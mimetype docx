--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624944399" name="Picture">
+                  <wp:docPr id="674388655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624944399" name="Picture"/>
+                          <pic:cNvPr id="674388655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209274722" name="Picture">
+                  <wp:docPr id="1704427251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209274722" name="Picture"/>
+                          <pic:cNvPr id="1704427251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1442717940" name="Picture">
+                        <wp:docPr id="107377568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1442717940" name="Picture"/>
+                                <pic:cNvPr id="107377568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956201724" name="Picture">
+                  <wp:docPr id="9273470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956201724" name="Picture"/>
+                          <pic:cNvPr id="9273470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614037379" name="Picture">
+                  <wp:docPr id="594078776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614037379" name="Picture"/>
+                          <pic:cNvPr id="594078776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729188153" name="Picture">
+                  <wp:docPr id="1532389767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729188153" name="Picture"/>
+                          <pic:cNvPr id="1532389767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734697669" name="Picture">
+                  <wp:docPr id="369640872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734697669" name="Picture"/>
+                          <pic:cNvPr id="369640872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165153184" name="Picture">
+                  <wp:docPr id="737340470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165153184" name="Picture"/>
+                          <pic:cNvPr id="737340470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1581499765" name="Picture">
+                        <wp:docPr id="1641885420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1581499765" name="Picture"/>
+                                <pic:cNvPr id="1641885420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="515737425" name="Picture">
+                        <wp:docPr id="464162662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="515737425" name="Picture"/>
+                                <pic:cNvPr id="464162662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282193773" name="Picture">
+                        <wp:docPr id="2015625039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282193773" name="Picture"/>
+                                <pic:cNvPr id="2015625039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335374643" name="Picture">
+                        <wp:docPr id="26602110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335374643" name="Picture"/>
+                                <pic:cNvPr id="26602110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260998458" name="Picture">
+                        <wp:docPr id="1599235163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260998458" name="Picture"/>
+                                <pic:cNvPr id="1599235163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1793536095" name="Picture">
+                        <wp:docPr id="951844729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1793536095" name="Picture"/>
+                                <pic:cNvPr id="951844729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835069813" name="Picture">
+                        <wp:docPr id="1803882499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835069813" name="Picture"/>
+                                <pic:cNvPr id="1803882499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82825105" name="Picture">
+                        <wp:docPr id="688765071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82825105" name="Picture"/>
+                                <pic:cNvPr id="688765071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589535935" name="Picture">
+                        <wp:docPr id="1432975599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589535935" name="Picture"/>
+                                <pic:cNvPr id="1432975599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965350110" name="Picture">
+                        <wp:docPr id="1763129928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965350110" name="Picture"/>
+                                <pic:cNvPr id="1763129928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1954765289" name="Picture">
+                        <wp:docPr id="168004249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1954765289" name="Picture"/>
+                                <pic:cNvPr id="168004249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530738424" name="Picture">
+                        <wp:docPr id="424987908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530738424" name="Picture"/>
+                                <pic:cNvPr id="424987908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219806760" name="Picture">
+                  <wp:docPr id="1111487727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219806760" name="Picture"/>
+                          <pic:cNvPr id="1111487727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124900759" name="Picture">
+                  <wp:docPr id="651125814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124900759" name="Picture"/>
+                          <pic:cNvPr id="651125814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582660051" name="Picture">
+                  <wp:docPr id="1983383793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582660051" name="Picture"/>
+                          <pic:cNvPr id="1983383793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398682830" name="Picture">
+                  <wp:docPr id="193117512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398682830" name="Picture"/>
+                          <pic:cNvPr id="193117512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128169517" name="Picture">
+                  <wp:docPr id="1411175184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128169517" name="Picture"/>
+                          <pic:cNvPr id="1411175184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687291077" name="Picture">
+                  <wp:docPr id="1748538202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687291077" name="Picture"/>
+                          <pic:cNvPr id="1748538202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681665076" name="Picture">
+                        <wp:docPr id="882301875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681665076" name="Picture"/>
+                                <pic:cNvPr id="882301875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490910868" name="Picture">
+                  <wp:docPr id="1867517848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490910868" name="Picture"/>
+                          <pic:cNvPr id="1867517848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964490029" name="Picture">
+                  <wp:docPr id="856045704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964490029" name="Picture"/>
+                          <pic:cNvPr id="856045704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451905268" name="Picture">
+                  <wp:docPr id="827274776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451905268" name="Picture"/>
+                          <pic:cNvPr id="827274776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293186246" name="Picture">
+                  <wp:docPr id="1484265119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293186246" name="Picture"/>
+                          <pic:cNvPr id="1484265119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384601771" name="Picture">
+                  <wp:docPr id="287804261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384601771" name="Picture"/>
+                          <pic:cNvPr id="287804261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543512553" name="Picture">
+                  <wp:docPr id="896067031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543512553" name="Picture"/>
+                          <pic:cNvPr id="896067031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838397279" name="Picture">
+                        <wp:docPr id="1595532005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838397279" name="Picture"/>
+                                <pic:cNvPr id="1595532005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992493206" name="Picture">
+                  <wp:docPr id="766374540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992493206" name="Picture"/>
+                          <pic:cNvPr id="766374540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483179972" name="Picture">
+                  <wp:docPr id="1006553122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483179972" name="Picture"/>
+                          <pic:cNvPr id="1006553122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832768069" name="Picture">
+                  <wp:docPr id="2036096003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832768069" name="Picture"/>
+                          <pic:cNvPr id="2036096003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378003464" name="Picture">
+                  <wp:docPr id="15461687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378003464" name="Picture"/>
+                          <pic:cNvPr id="15461687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252215373" name="Picture">
+                  <wp:docPr id="1176396853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252215373" name="Picture"/>
+                          <pic:cNvPr id="1176396853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471017857" name="Picture">
+                  <wp:docPr id="1921562435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471017857" name="Picture"/>
+                          <pic:cNvPr id="1921562435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273711981" name="Picture">
+                        <wp:docPr id="1104023305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273711981" name="Picture"/>
+                                <pic:cNvPr id="1104023305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944227434" name="Picture">
+                  <wp:docPr id="1984666332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944227434" name="Picture"/>
+                          <pic:cNvPr id="1984666332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366489343" name="Picture">
+                  <wp:docPr id="600560636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366489343" name="Picture"/>
+                          <pic:cNvPr id="600560636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037195701" name="Picture">
+                  <wp:docPr id="720342135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037195701" name="Picture"/>
+                          <pic:cNvPr id="720342135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202676056" name="Picture">
+                  <wp:docPr id="1113566447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202676056" name="Picture"/>
+                          <pic:cNvPr id="1113566447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164770610" name="Picture">
+                  <wp:docPr id="218101895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164770610" name="Picture"/>
+                          <pic:cNvPr id="218101895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836177522" name="Picture">
+                  <wp:docPr id="1964592078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836177522" name="Picture"/>
+                          <pic:cNvPr id="1964592078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045363376" name="Picture">
+                        <wp:docPr id="1976415271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045363376" name="Picture"/>
+                                <pic:cNvPr id="1976415271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891950945" name="Picture">
+                  <wp:docPr id="1245042283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891950945" name="Picture"/>
+                          <pic:cNvPr id="1245042283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118665608" name="Picture">
+                  <wp:docPr id="1092489705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118665608" name="Picture"/>
+                          <pic:cNvPr id="1092489705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503440624" name="Picture">
+                  <wp:docPr id="722599446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503440624" name="Picture"/>
+                          <pic:cNvPr id="722599446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>