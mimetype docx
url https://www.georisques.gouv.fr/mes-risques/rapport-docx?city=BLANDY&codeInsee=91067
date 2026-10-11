--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46489326" name="Picture">
+                  <wp:docPr id="152504327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46489326" name="Picture"/>
+                          <pic:cNvPr id="152504327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924652697" name="Picture">
+                  <wp:docPr id="1801454537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924652697" name="Picture"/>
+                          <pic:cNvPr id="1801454537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143529137" name="Picture">
+                        <wp:docPr id="172807266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143529137" name="Picture"/>
+                                <pic:cNvPr id="172807266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54249057" name="Picture">
+                  <wp:docPr id="643860322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54249057" name="Picture"/>
+                          <pic:cNvPr id="643860322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553689733" name="Picture">
+                  <wp:docPr id="1941572564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553689733" name="Picture"/>
+                          <pic:cNvPr id="1941572564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543522302" name="Picture">
+                  <wp:docPr id="1568791945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543522302" name="Picture"/>
+                          <pic:cNvPr id="1568791945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150731476" name="Picture">
+                  <wp:docPr id="1430405634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150731476" name="Picture"/>
+                          <pic:cNvPr id="1430405634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709115629" name="Picture">
+                  <wp:docPr id="179945923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709115629" name="Picture"/>
+                          <pic:cNvPr id="179945923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071107696" name="Picture">
+                        <wp:docPr id="1707579623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071107696" name="Picture"/>
+                                <pic:cNvPr id="1707579623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681954185" name="Picture">
+                        <wp:docPr id="736615876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681954185" name="Picture"/>
+                                <pic:cNvPr id="736615876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1079186073" name="Picture">
+                        <wp:docPr id="2098103557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1079186073" name="Picture"/>
+                                <pic:cNvPr id="2098103557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636022231" name="Picture">
+                        <wp:docPr id="1794194686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636022231" name="Picture"/>
+                                <pic:cNvPr id="1794194686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020895529" name="Picture">
+                        <wp:docPr id="633565722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020895529" name="Picture"/>
+                                <pic:cNvPr id="633565722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1125356485" name="Picture">
+                        <wp:docPr id="1381805151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1125356485" name="Picture"/>
+                                <pic:cNvPr id="1381805151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397607280" name="Picture">
+                        <wp:docPr id="1033497776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397607280" name="Picture"/>
+                                <pic:cNvPr id="1033497776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918028795" name="Picture">
+                        <wp:docPr id="1985255116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918028795" name="Picture"/>
+                                <pic:cNvPr id="1985255116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433380185" name="Picture">
+                        <wp:docPr id="860964659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433380185" name="Picture"/>
+                                <pic:cNvPr id="860964659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668733195" name="Picture">
+                        <wp:docPr id="1501940337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668733195" name="Picture"/>
+                                <pic:cNvPr id="1501940337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475768949" name="Picture">
+                        <wp:docPr id="1984678607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475768949" name="Picture"/>
+                                <pic:cNvPr id="1984678607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836792031" name="Picture">
+                        <wp:docPr id="1727339486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836792031" name="Picture"/>
+                                <pic:cNvPr id="1727339486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141714668" name="Picture">
+                        <wp:docPr id="449475355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141714668" name="Picture"/>
+                                <pic:cNvPr id="449475355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319786986" name="Picture">
+                        <wp:docPr id="1129378601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319786986" name="Picture"/>
+                                <pic:cNvPr id="1129378601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869316609" name="Picture">
+                        <wp:docPr id="130223074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869316609" name="Picture"/>
+                                <pic:cNvPr id="130223074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619285412" name="Picture">
+                  <wp:docPr id="745088738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619285412" name="Picture"/>
+                          <pic:cNvPr id="745088738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634780350" name="Picture">
+                  <wp:docPr id="200034963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634780350" name="Picture"/>
+                          <pic:cNvPr id="200034963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379722324" name="Picture">
+                  <wp:docPr id="2094718457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379722324" name="Picture"/>
+                          <pic:cNvPr id="2094718457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838425069" name="Picture">
+                  <wp:docPr id="351654248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838425069" name="Picture"/>
+                          <pic:cNvPr id="351654248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927797777" name="Picture">
+                  <wp:docPr id="1426582103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927797777" name="Picture"/>
+                          <pic:cNvPr id="1426582103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314700021" name="Picture">
+                  <wp:docPr id="316370529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314700021" name="Picture"/>
+                          <pic:cNvPr id="316370529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238117645" name="Picture">
+                        <wp:docPr id="338535824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238117645" name="Picture"/>
+                                <pic:cNvPr id="338535824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1191976175" name="Picture">
+                        <wp:docPr id="910629068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1191976175" name="Picture"/>
+                                <pic:cNvPr id="910629068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20348,57 +20348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040718671" name="Picture">
+                  <wp:docPr id="2105941336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040718671" name="Picture"/>
+                          <pic:cNvPr id="2105941336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20437,57 +20437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365993893" name="Picture">
+                  <wp:docPr id="1677669193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365993893" name="Picture"/>
+                          <pic:cNvPr id="1677669193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21081,57 +21081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849089172" name="Picture">
+                  <wp:docPr id="1844500098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849089172" name="Picture"/>
+                          <pic:cNvPr id="1844500098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22079,57 +22079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035051899" name="Picture">
+                  <wp:docPr id="521850903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035051899" name="Picture"/>
+                          <pic:cNvPr id="521850903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22182,57 +22182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978111529" name="Picture">
+                  <wp:docPr id="250998060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978111529" name="Picture"/>
+                          <pic:cNvPr id="250998060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23563,57 +23563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623325631" name="Picture">
+                  <wp:docPr id="405727749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623325631" name="Picture"/>
+                          <pic:cNvPr id="405727749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24706,57 +24706,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856030400" name="Picture">
+                        <wp:docPr id="515520598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856030400" name="Picture"/>
+                                <pic:cNvPr id="515520598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26095,57 +26095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914091618" name="Picture">
+                  <wp:docPr id="1907070790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914091618" name="Picture"/>
+                          <pic:cNvPr id="1907070790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26184,57 +26184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927054162" name="Picture">
+                  <wp:docPr id="1082026013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927054162" name="Picture"/>
+                          <pic:cNvPr id="1082026013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26828,57 +26828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221347599" name="Picture">
+                  <wp:docPr id="542188447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221347599" name="Picture"/>
+                          <pic:cNvPr id="542188447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27826,57 +27826,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195197880" name="Picture">
+                  <wp:docPr id="20322876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195197880" name="Picture"/>
+                          <pic:cNvPr id="20322876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27929,57 +27929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083697703" name="Picture">
+                  <wp:docPr id="490027135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083697703" name="Picture"/>
+                          <pic:cNvPr id="490027135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29306,57 +29306,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172371081" name="Picture">
+                  <wp:docPr id="89927333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172371081" name="Picture"/>
+                          <pic:cNvPr id="89927333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30449,57 +30449,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510672478" name="Picture">
+                        <wp:docPr id="1590835691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510672478" name="Picture"/>
+                                <pic:cNvPr id="1590835691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31810,57 +31810,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413006120" name="Picture">
+                  <wp:docPr id="983506322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413006120" name="Picture"/>
+                          <pic:cNvPr id="983506322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31899,57 +31899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668345252" name="Picture">
+                  <wp:docPr id="2063974896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668345252" name="Picture"/>
+                          <pic:cNvPr id="2063974896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32543,57 +32543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771590956" name="Picture">
+                  <wp:docPr id="1059301208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771590956" name="Picture"/>
+                          <pic:cNvPr id="1059301208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33541,57 +33541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675133808" name="Picture">
+                  <wp:docPr id="1003124716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675133808" name="Picture"/>
+                          <pic:cNvPr id="1003124716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33644,57 +33644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118992838" name="Picture">
+                  <wp:docPr id="1905027433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118992838" name="Picture"/>
+                          <pic:cNvPr id="1905027433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35021,57 +35021,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259270614" name="Picture">
+                  <wp:docPr id="1835412993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259270614" name="Picture"/>
+                          <pic:cNvPr id="1835412993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36164,57 +36164,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019146187" name="Picture">
+                        <wp:docPr id="1839319086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019146187" name="Picture"/>
+                                <pic:cNvPr id="1839319086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37532,57 +37532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126697630" name="Picture">
+                  <wp:docPr id="1238128804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126697630" name="Picture"/>
+                          <pic:cNvPr id="1238128804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37621,57 +37621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894024762" name="Picture">
+                  <wp:docPr id="709826827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894024762" name="Picture"/>
+                          <pic:cNvPr id="709826827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38253,57 +38253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996002627" name="Picture">
+                  <wp:docPr id="1147656162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996002627" name="Picture"/>
+                          <pic:cNvPr id="1147656162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39197,57 +39197,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79412417" name="Picture">
+                  <wp:docPr id="799042092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79412417" name="Picture"/>
+                          <pic:cNvPr id="799042092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39309,57 +39309,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498170949" name="Picture">
+                  <wp:docPr id="1972135623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498170949" name="Picture"/>
+                          <pic:cNvPr id="1972135623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40968,57 +40968,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271282318" name="Picture">
+                  <wp:docPr id="1995337996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271282318" name="Picture"/>
+                          <pic:cNvPr id="1995337996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42147,57 +42147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235148348" name="Picture">
+                  <wp:docPr id="807002505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235148348" name="Picture"/>
+                          <pic:cNvPr id="807002505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42227,57 +42227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569961229" name="Picture">
+                  <wp:docPr id="1366053709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569961229" name="Picture"/>
+                          <pic:cNvPr id="1366053709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42715,57 +42715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919025644" name="Picture">
+                  <wp:docPr id="771866452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919025644" name="Picture"/>
+                          <pic:cNvPr id="771866452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>