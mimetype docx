--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458994484" name="Picture">
+                  <wp:docPr id="1384654495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458994484" name="Picture"/>
+                          <pic:cNvPr id="1384654495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215768586" name="Picture">
+                  <wp:docPr id="446102775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215768586" name="Picture"/>
+                          <pic:cNvPr id="446102775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293450995" name="Picture">
+                        <wp:docPr id="145400452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293450995" name="Picture"/>
+                                <pic:cNvPr id="145400452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21083719" name="Picture">
+                  <wp:docPr id="1638090360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21083719" name="Picture"/>
+                          <pic:cNvPr id="1638090360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348957153" name="Picture">
+                  <wp:docPr id="306167305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348957153" name="Picture"/>
+                          <pic:cNvPr id="306167305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050328531" name="Picture">
+                  <wp:docPr id="247113693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050328531" name="Picture"/>
+                          <pic:cNvPr id="247113693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966777963" name="Picture">
+                  <wp:docPr id="286603488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966777963" name="Picture"/>
+                          <pic:cNvPr id="286603488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407014541" name="Picture">
+                  <wp:docPr id="1167321507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407014541" name="Picture"/>
+                          <pic:cNvPr id="1167321507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860398405" name="Picture">
+                        <wp:docPr id="165064851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860398405" name="Picture"/>
+                                <pic:cNvPr id="165064851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1290002980" name="Picture">
+                        <wp:docPr id="882711709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1290002980" name="Picture"/>
+                                <pic:cNvPr id="882711709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516125181" name="Picture">
+                        <wp:docPr id="1094974139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516125181" name="Picture"/>
+                                <pic:cNvPr id="1094974139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="921640656" name="Picture">
+                        <wp:docPr id="1822999236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="921640656" name="Picture"/>
+                                <pic:cNvPr id="1822999236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634797499" name="Picture">
+                        <wp:docPr id="147964138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634797499" name="Picture"/>
+                                <pic:cNvPr id="147964138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692887759" name="Picture">
+                        <wp:docPr id="828462230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692887759" name="Picture"/>
+                                <pic:cNvPr id="828462230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="59410556" name="Picture">
+                        <wp:docPr id="2063490790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="59410556" name="Picture"/>
+                                <pic:cNvPr id="2063490790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="150255806" name="Picture">
+                        <wp:docPr id="1661418075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="150255806" name="Picture"/>
+                                <pic:cNvPr id="1661418075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963360725" name="Picture">
+                        <wp:docPr id="344851892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963360725" name="Picture"/>
+                                <pic:cNvPr id="344851892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865877679" name="Picture">
+                        <wp:docPr id="691951646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865877679" name="Picture"/>
+                                <pic:cNvPr id="691951646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624234794" name="Picture">
+                        <wp:docPr id="37341041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624234794" name="Picture"/>
+                                <pic:cNvPr id="37341041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939690948" name="Picture">
+                        <wp:docPr id="208429123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939690948" name="Picture"/>
+                                <pic:cNvPr id="208429123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127563389" name="Picture">
+                        <wp:docPr id="2126200053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127563389" name="Picture"/>
+                                <pic:cNvPr id="2126200053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688900532" name="Picture">
+                        <wp:docPr id="1149958943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688900532" name="Picture"/>
+                                <pic:cNvPr id="1149958943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746676976" name="Picture">
+                        <wp:docPr id="365449005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746676976" name="Picture"/>
+                                <pic:cNvPr id="365449005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060442605" name="Picture">
+                  <wp:docPr id="1785282837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060442605" name="Picture"/>
+                          <pic:cNvPr id="1785282837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205896683" name="Picture">
+                  <wp:docPr id="118220958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205896683" name="Picture"/>
+                          <pic:cNvPr id="118220958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127629168" name="Picture">
+                  <wp:docPr id="383880752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127629168" name="Picture"/>
+                          <pic:cNvPr id="383880752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245661628" name="Picture">
+                  <wp:docPr id="521967297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245661628" name="Picture"/>
+                          <pic:cNvPr id="521967297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132819157" name="Picture">
+                  <wp:docPr id="439662753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132819157" name="Picture"/>
+                          <pic:cNvPr id="439662753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46422614" name="Picture">
+                  <wp:docPr id="761386557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46422614" name="Picture"/>
+                          <pic:cNvPr id="761386557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077496060" name="Picture">
+                        <wp:docPr id="1363218807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077496060" name="Picture"/>
+                                <pic:cNvPr id="1363218807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461624983" name="Picture">
+                  <wp:docPr id="1836045438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461624983" name="Picture"/>
+                          <pic:cNvPr id="1836045438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164211273" name="Picture">
+                  <wp:docPr id="1236541654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164211273" name="Picture"/>
+                          <pic:cNvPr id="1236541654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54361380" name="Picture">
+                  <wp:docPr id="279398974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54361380" name="Picture"/>
+                          <pic:cNvPr id="279398974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680708871" name="Picture">
+                  <wp:docPr id="1687463436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680708871" name="Picture"/>
+                          <pic:cNvPr id="1687463436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529628287" name="Picture">
+                  <wp:docPr id="741714774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529628287" name="Picture"/>
+                          <pic:cNvPr id="741714774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016221525" name="Picture">
+                  <wp:docPr id="281474149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016221525" name="Picture"/>
+                          <pic:cNvPr id="281474149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951565886" name="Picture">
+                        <wp:docPr id="1091941869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951565886" name="Picture"/>
+                                <pic:cNvPr id="1091941869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550615028" name="Picture">
+                  <wp:docPr id="604984172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550615028" name="Picture"/>
+                          <pic:cNvPr id="604984172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504678409" name="Picture">
+                  <wp:docPr id="1222193373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504678409" name="Picture"/>
+                          <pic:cNvPr id="1222193373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992173695" name="Picture">
+                  <wp:docPr id="376662292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992173695" name="Picture"/>
+                          <pic:cNvPr id="376662292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138118403" name="Picture">
+                  <wp:docPr id="388748253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138118403" name="Picture"/>
+                          <pic:cNvPr id="388748253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="735281456" name="Picture">
+                  <wp:docPr id="1148466650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="735281456" name="Picture"/>
+                          <pic:cNvPr id="1148466650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701272558" name="Picture">
+                  <wp:docPr id="795614892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701272558" name="Picture"/>
+                          <pic:cNvPr id="795614892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29289,51 +29289,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1300"/>
+          <w:trHeight w:hRule="atLeast" w:val="1680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374451371" name="Picture">
+                        <wp:docPr id="1426896638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374451371" name="Picture"/>
+                                <pic:cNvPr id="1426896638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29847,51 +29847,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="400"/>
+                <w:trHeight w:hRule="atLeast" w:val="780"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29916,50 +29916,54 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
+                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Inondation</w:t>
+                    <w:br/>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -30665,51 +30669,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="3040"/>
+          <w:trHeight w:hRule="exact" w:val="2660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31443,57 +31447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668693651" name="Picture">
+                  <wp:docPr id="248238240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668693651" name="Picture"/>
+                          <pic:cNvPr id="248238240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761893323" name="Picture">
+                  <wp:docPr id="765710871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761893323" name="Picture"/>
+                          <pic:cNvPr id="765710871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577942379" name="Picture">
+                  <wp:docPr id="1081327748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577942379" name="Picture"/>
+                          <pic:cNvPr id="1081327748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33178,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623490332" name="Picture">
+                  <wp:docPr id="2091876378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623490332" name="Picture"/>
+                          <pic:cNvPr id="2091876378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716200369" name="Picture">
+                  <wp:docPr id="2078629458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716200369" name="Picture"/>
+                          <pic:cNvPr id="2078629458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727651119" name="Picture">
+                  <wp:docPr id="1189368887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727651119" name="Picture"/>
+                          <pic:cNvPr id="1189368887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35801,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770672622" name="Picture">
+                        <wp:docPr id="296216670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770672622" name="Picture"/>
+                                <pic:cNvPr id="296216670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093855573" name="Picture">
+                  <wp:docPr id="1963344817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093855573" name="Picture"/>
+                          <pic:cNvPr id="1963344817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818184734" name="Picture">
+                  <wp:docPr id="1988950347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818184734" name="Picture"/>
+                          <pic:cNvPr id="1988950347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141300996" name="Picture">
+                  <wp:docPr id="1647225099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141300996" name="Picture"/>
+                          <pic:cNvPr id="1647225099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38893,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974027634" name="Picture">
+                  <wp:docPr id="1801211751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974027634" name="Picture"/>
+                          <pic:cNvPr id="1801211751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38996,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023958332" name="Picture">
+                  <wp:docPr id="929226799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023958332" name="Picture"/>
+                          <pic:cNvPr id="929226799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534946601" name="Picture">
+                  <wp:docPr id="838867381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534946601" name="Picture"/>
+                          <pic:cNvPr id="838867381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41516,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130032883" name="Picture">
+                        <wp:docPr id="2047894358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130032883" name="Picture"/>
+                                <pic:cNvPr id="2047894358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42787,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044074456" name="Picture">
+                  <wp:docPr id="1794678667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044074456" name="Picture"/>
+                          <pic:cNvPr id="1794678667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119492082" name="Picture">
+                  <wp:docPr id="741259443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119492082" name="Picture"/>
+                          <pic:cNvPr id="741259443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318393022" name="Picture">
+                  <wp:docPr id="1319152622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318393022" name="Picture"/>
+                          <pic:cNvPr id="1319152622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45357,57 +45361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802648197" name="Picture">
+                  <wp:docPr id="836040868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802648197" name="Picture"/>
+                          <pic:cNvPr id="836040868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45428,57 +45432,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385850052" name="Picture">
+                  <wp:docPr id="1751524621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385850052" name="Picture"/>
+                          <pic:cNvPr id="1751524621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45842,57 +45846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443929375" name="Picture">
+                  <wp:docPr id="600972340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443929375" name="Picture"/>
+                          <pic:cNvPr id="600972340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>