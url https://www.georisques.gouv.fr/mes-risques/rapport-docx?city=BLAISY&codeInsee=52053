--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936565316" name="Picture">
+                  <wp:docPr id="1468776525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936565316" name="Picture"/>
+                          <pic:cNvPr id="1468776525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313378597" name="Picture">
+                  <wp:docPr id="1768857726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313378597" name="Picture"/>
+                          <pic:cNvPr id="1768857726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788044417" name="Picture">
+                        <wp:docPr id="1743512735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788044417" name="Picture"/>
+                                <pic:cNvPr id="1743512735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701339899" name="Picture">
+                  <wp:docPr id="623618339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701339899" name="Picture"/>
+                          <pic:cNvPr id="623618339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955835146" name="Picture">
+                  <wp:docPr id="1510984760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955835146" name="Picture"/>
+                          <pic:cNvPr id="1510984760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428876871" name="Picture">
+                  <wp:docPr id="227329999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428876871" name="Picture"/>
+                          <pic:cNvPr id="227329999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20494571" name="Picture">
+                  <wp:docPr id="403428402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20494571" name="Picture"/>
+                          <pic:cNvPr id="403428402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950086144" name="Picture">
+                  <wp:docPr id="1821301063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950086144" name="Picture"/>
+                          <pic:cNvPr id="1821301063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202500963" name="Picture">
+                        <wp:docPr id="981298995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202500963" name="Picture"/>
+                                <pic:cNvPr id="981298995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152002250" name="Picture">
+                        <wp:docPr id="938808699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152002250" name="Picture"/>
+                                <pic:cNvPr id="938808699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298598565" name="Picture">
+                        <wp:docPr id="551687102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298598565" name="Picture"/>
+                                <pic:cNvPr id="551687102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363120988" name="Picture">
+                        <wp:docPr id="1610990437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363120988" name="Picture"/>
+                                <pic:cNvPr id="1610990437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333506775" name="Picture">
+                        <wp:docPr id="723045156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333506775" name="Picture"/>
+                                <pic:cNvPr id="723045156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026855632" name="Picture">
+                        <wp:docPr id="1193482063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026855632" name="Picture"/>
+                                <pic:cNvPr id="1193482063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2121421091" name="Picture">
+                        <wp:docPr id="640834620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2121421091" name="Picture"/>
+                                <pic:cNvPr id="640834620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202983554" name="Picture">
+                        <wp:docPr id="1324792295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202983554" name="Picture"/>
+                                <pic:cNvPr id="1324792295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136930745" name="Picture">
+                        <wp:docPr id="878348219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136930745" name="Picture"/>
+                                <pic:cNvPr id="878348219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678905657" name="Picture">
+                        <wp:docPr id="1693590896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678905657" name="Picture"/>
+                                <pic:cNvPr id="1693590896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314458866" name="Picture">
+                        <wp:docPr id="868778006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314458866" name="Picture"/>
+                                <pic:cNvPr id="868778006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035111291" name="Picture">
+                        <wp:docPr id="772418082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035111291" name="Picture"/>
+                                <pic:cNvPr id="772418082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038923948" name="Picture">
+                        <wp:docPr id="2087006948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038923948" name="Picture"/>
+                                <pic:cNvPr id="2087006948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051248947" name="Picture">
+                        <wp:docPr id="1651848969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051248947" name="Picture"/>
+                                <pic:cNvPr id="1651848969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723561290" name="Picture">
+                        <wp:docPr id="588836898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723561290" name="Picture"/>
+                                <pic:cNvPr id="588836898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614202098" name="Picture">
+                  <wp:docPr id="1599311481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614202098" name="Picture"/>
+                          <pic:cNvPr id="1599311481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283422187" name="Picture">
+                  <wp:docPr id="896356681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283422187" name="Picture"/>
+                          <pic:cNvPr id="896356681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9600975" name="Picture">
+                  <wp:docPr id="595248738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9600975" name="Picture"/>
+                          <pic:cNvPr id="595248738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187547657" name="Picture">
+                  <wp:docPr id="986346181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187547657" name="Picture"/>
+                          <pic:cNvPr id="986346181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_24.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619498392" name="Picture">
+                  <wp:docPr id="2002456204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619498392" name="Picture"/>
+                          <pic:cNvPr id="2002456204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17278,57 +17278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955071499" name="Picture">
+                  <wp:docPr id="2105149811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955071499" name="Picture"/>
+                          <pic:cNvPr id="2105149811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_23.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18466,57 +18466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400416064" name="Picture">
+                        <wp:docPr id="1747933085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400416064" name="Picture"/>
+                                <pic:cNvPr id="1747933085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19366,57 +19366,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390389817" name="Picture">
+                        <wp:docPr id="1450620893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390389817" name="Picture"/>
+                                <pic:cNvPr id="1450620893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21398,57 +21398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666385187" name="Picture">
+                  <wp:docPr id="1681694517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666385187" name="Picture"/>
+                          <pic:cNvPr id="1681694517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21478,57 +21478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390053721" name="Picture">
+                  <wp:docPr id="2136593348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390053721" name="Picture"/>
+                          <pic:cNvPr id="2136593348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22023,57 +22023,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931098561" name="Picture">
+                  <wp:docPr id="456967544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931098561" name="Picture"/>
+                          <pic:cNvPr id="456967544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23922,57 +23922,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395612537" name="Picture">
+                  <wp:docPr id="605279730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395612537" name="Picture"/>
+                          <pic:cNvPr id="605279730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24011,57 +24011,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109415845" name="Picture">
+                  <wp:docPr id="358999367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109415845" name="Picture"/>
+                          <pic:cNvPr id="358999367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24655,57 +24655,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829839540" name="Picture">
+                  <wp:docPr id="1754260886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829839540" name="Picture"/>
+                          <pic:cNvPr id="1754260886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25653,57 +25653,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365421121" name="Picture">
+                  <wp:docPr id="699670382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365421121" name="Picture"/>
+                          <pic:cNvPr id="699670382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25756,57 +25756,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450798722" name="Picture">
+                  <wp:docPr id="1474610752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450798722" name="Picture"/>
+                          <pic:cNvPr id="1474610752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27135,57 +27135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331243302" name="Picture">
+                  <wp:docPr id="2095214817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331243302" name="Picture"/>
+                          <pic:cNvPr id="2095214817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28260,57 +28260,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698791971" name="Picture">
+                        <wp:docPr id="1932875958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698791971" name="Picture"/>
+                                <pic:cNvPr id="1932875958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29613,57 +29613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548345475" name="Picture">
+                  <wp:docPr id="975422850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548345475" name="Picture"/>
+                          <pic:cNvPr id="975422850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29702,57 +29702,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750109774" name="Picture">
+                  <wp:docPr id="597593041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750109774" name="Picture"/>
+                          <pic:cNvPr id="597593041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30346,57 +30346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166805857" name="Picture">
+                  <wp:docPr id="2050459644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166805857" name="Picture"/>
+                          <pic:cNvPr id="2050459644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31344,57 +31344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889630437" name="Picture">
+                  <wp:docPr id="372943148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889630437" name="Picture"/>
+                          <pic:cNvPr id="372943148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31447,57 +31447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369800430" name="Picture">
+                  <wp:docPr id="1722894506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369800430" name="Picture"/>
+                          <pic:cNvPr id="1722894506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32828,57 +32828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25185471" name="Picture">
+                  <wp:docPr id="1051131248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25185471" name="Picture"/>
+                          <pic:cNvPr id="1051131248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33971,57 +33971,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203769288" name="Picture">
+                        <wp:docPr id="9238455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203769288" name="Picture"/>
+                                <pic:cNvPr id="9238455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35360,57 +35360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264443207" name="Picture">
+                  <wp:docPr id="155764651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264443207" name="Picture"/>
+                          <pic:cNvPr id="155764651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35449,57 +35449,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717017809" name="Picture">
+                  <wp:docPr id="1344308984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717017809" name="Picture"/>
+                          <pic:cNvPr id="1344308984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36093,57 +36093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609774174" name="Picture">
+                  <wp:docPr id="389623878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609774174" name="Picture"/>
+                          <pic:cNvPr id="389623878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37091,57 +37091,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400297879" name="Picture">
+                  <wp:docPr id="1072977779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400297879" name="Picture"/>
+                          <pic:cNvPr id="1072977779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37194,57 +37194,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350767699" name="Picture">
+                  <wp:docPr id="1582774128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350767699" name="Picture"/>
+                          <pic:cNvPr id="1582774128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38571,57 +38571,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635285753" name="Picture">
+                  <wp:docPr id="1188658331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635285753" name="Picture"/>
+                          <pic:cNvPr id="1188658331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39714,57 +39714,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995268558" name="Picture">
+                        <wp:docPr id="1775610225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995268558" name="Picture"/>
+                                <pic:cNvPr id="1775610225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41075,57 +41075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415602776" name="Picture">
+                  <wp:docPr id="1692740980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415602776" name="Picture"/>
+                          <pic:cNvPr id="1692740980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41164,57 +41164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930343006" name="Picture">
+                  <wp:docPr id="1417386088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930343006" name="Picture"/>
+                          <pic:cNvPr id="1417386088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41808,57 +41808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325435262" name="Picture">
+                  <wp:docPr id="1362501690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325435262" name="Picture"/>
+                          <pic:cNvPr id="1362501690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42806,57 +42806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901078992" name="Picture">
+                  <wp:docPr id="1098848196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901078992" name="Picture"/>
+                          <pic:cNvPr id="1098848196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42909,57 +42909,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538948923" name="Picture">
+                  <wp:docPr id="1001618834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538948923" name="Picture"/>
+                          <pic:cNvPr id="1001618834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44286,57 +44286,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019068301" name="Picture">
+                  <wp:docPr id="1183738904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019068301" name="Picture"/>
+                          <pic:cNvPr id="1183738904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45429,57 +45429,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064348974" name="Picture">
+                        <wp:docPr id="301513315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064348974" name="Picture"/>
+                                <pic:cNvPr id="301513315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46650,57 +46650,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64511916" name="Picture">
+                  <wp:docPr id="614722280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64511916" name="Picture"/>
+                          <pic:cNvPr id="614722280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46721,57 +46721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010487258" name="Picture">
+                  <wp:docPr id="1276107964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010487258" name="Picture"/>
+                          <pic:cNvPr id="1276107964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47135,57 +47135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120247767" name="Picture">
+                  <wp:docPr id="1388275307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120247767" name="Picture"/>
+                          <pic:cNvPr id="1388275307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>