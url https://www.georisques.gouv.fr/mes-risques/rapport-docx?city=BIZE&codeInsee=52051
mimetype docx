--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988534799" name="Picture">
+                  <wp:docPr id="1064408066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988534799" name="Picture"/>
+                          <pic:cNvPr id="1064408066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355608985" name="Picture">
+                  <wp:docPr id="844011637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355608985" name="Picture"/>
+                          <pic:cNvPr id="844011637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238486758" name="Picture">
+                        <wp:docPr id="1212880737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238486758" name="Picture"/>
+                                <pic:cNvPr id="1212880737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453713158" name="Picture">
+                  <wp:docPr id="690023545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453713158" name="Picture"/>
+                          <pic:cNvPr id="690023545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144341200" name="Picture">
+                  <wp:docPr id="806512119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144341200" name="Picture"/>
+                          <pic:cNvPr id="806512119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092094734" name="Picture">
+                  <wp:docPr id="1078796477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092094734" name="Picture"/>
+                          <pic:cNvPr id="1078796477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014272909" name="Picture">
+                  <wp:docPr id="1009949676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014272909" name="Picture"/>
+                          <pic:cNvPr id="1009949676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743573639" name="Picture">
+                  <wp:docPr id="591464469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743573639" name="Picture"/>
+                          <pic:cNvPr id="591464469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694658206" name="Picture">
+                        <wp:docPr id="1228816512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694658206" name="Picture"/>
+                                <pic:cNvPr id="1228816512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818562539" name="Picture">
+                        <wp:docPr id="111085151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818562539" name="Picture"/>
+                                <pic:cNvPr id="111085151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526382271" name="Picture">
+                        <wp:docPr id="812869568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526382271" name="Picture"/>
+                                <pic:cNvPr id="812869568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436781684" name="Picture">
+                        <wp:docPr id="1639468527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436781684" name="Picture"/>
+                                <pic:cNvPr id="1639468527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535740449" name="Picture">
+                        <wp:docPr id="394085837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535740449" name="Picture"/>
+                                <pic:cNvPr id="394085837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98695035" name="Picture">
+                        <wp:docPr id="416959921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98695035" name="Picture"/>
+                                <pic:cNvPr id="416959921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="809347959" name="Picture">
+                        <wp:docPr id="949381348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="809347959" name="Picture"/>
+                                <pic:cNvPr id="949381348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964953412" name="Picture">
+                        <wp:docPr id="1909388512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964953412" name="Picture"/>
+                                <pic:cNvPr id="1909388512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550568710" name="Picture">
+                        <wp:docPr id="775010295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550568710" name="Picture"/>
+                                <pic:cNvPr id="775010295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298676441" name="Picture">
+                        <wp:docPr id="1847282367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298676441" name="Picture"/>
+                                <pic:cNvPr id="1847282367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878732460" name="Picture">
+                        <wp:docPr id="578973543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878732460" name="Picture"/>
+                                <pic:cNvPr id="578973543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534842105" name="Picture">
+                        <wp:docPr id="1046651848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534842105" name="Picture"/>
+                                <pic:cNvPr id="1046651848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="161455635" name="Picture">
+                        <wp:docPr id="1003672133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="161455635" name="Picture"/>
+                                <pic:cNvPr id="1003672133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654637297" name="Picture">
+                        <wp:docPr id="1516288303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654637297" name="Picture"/>
+                                <pic:cNvPr id="1516288303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142929195" name="Picture">
+                        <wp:docPr id="239899820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142929195" name="Picture"/>
+                                <pic:cNvPr id="239899820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396897864" name="Picture">
+                  <wp:docPr id="670055083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396897864" name="Picture"/>
+                          <pic:cNvPr id="670055083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130872951" name="Picture">
+                  <wp:docPr id="442783171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130872951" name="Picture"/>
+                          <pic:cNvPr id="442783171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38526220" name="Picture">
+                  <wp:docPr id="1013749038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38526220" name="Picture"/>
+                          <pic:cNvPr id="1013749038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517986894" name="Picture">
+                  <wp:docPr id="14856561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517986894" name="Picture"/>
+                          <pic:cNvPr id="14856561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244334049" name="Picture">
+                  <wp:docPr id="1964081349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244334049" name="Picture"/>
+                          <pic:cNvPr id="1964081349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695350315" name="Picture">
+                  <wp:docPr id="353613604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695350315" name="Picture"/>
+                          <pic:cNvPr id="353613604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096187995" name="Picture">
+                        <wp:docPr id="1888071784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096187995" name="Picture"/>
+                                <pic:cNvPr id="1888071784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618220821" name="Picture">
+                  <wp:docPr id="1773714388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618220821" name="Picture"/>
+                          <pic:cNvPr id="1773714388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789011243" name="Picture">
+                  <wp:docPr id="353836329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789011243" name="Picture"/>
+                          <pic:cNvPr id="353836329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520845512" name="Picture">
+                  <wp:docPr id="681633043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520845512" name="Picture"/>
+                          <pic:cNvPr id="681633043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403457198" name="Picture">
+                  <wp:docPr id="1609550789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403457198" name="Picture"/>
+                          <pic:cNvPr id="1609550789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617665351" name="Picture">
+                  <wp:docPr id="263596694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617665351" name="Picture"/>
+                          <pic:cNvPr id="263596694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947603836" name="Picture">
+                  <wp:docPr id="1660123768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947603836" name="Picture"/>
+                          <pic:cNvPr id="1660123768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570138418" name="Picture">
+                        <wp:docPr id="1680927262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570138418" name="Picture"/>
+                                <pic:cNvPr id="1680927262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988190384" name="Picture">
+                        <wp:docPr id="238272523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988190384" name="Picture"/>
+                                <pic:cNvPr id="238272523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848319583" name="Picture">
+                  <wp:docPr id="1975985351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848319583" name="Picture"/>
+                          <pic:cNvPr id="1975985351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019998385" name="Picture">
+                  <wp:docPr id="562666626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019998385" name="Picture"/>
+                          <pic:cNvPr id="562666626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456972048" name="Picture">
+                  <wp:docPr id="2015419747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456972048" name="Picture"/>
+                          <pic:cNvPr id="2015419747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958121159" name="Picture">
+                  <wp:docPr id="108770368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958121159" name="Picture"/>
+                          <pic:cNvPr id="108770368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073765990" name="Picture">
+                  <wp:docPr id="1408513113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073765990" name="Picture"/>
+                          <pic:cNvPr id="1408513113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483628218" name="Picture">
+                  <wp:docPr id="1433033281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483628218" name="Picture"/>
+                          <pic:cNvPr id="1433033281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31951,57 +31951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357847657" name="Picture">
+                  <wp:docPr id="818949355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357847657" name="Picture"/>
+                          <pic:cNvPr id="818949355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32040,57 +32040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352213642" name="Picture">
+                  <wp:docPr id="938459362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352213642" name="Picture"/>
+                          <pic:cNvPr id="938459362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32684,57 +32684,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518309867" name="Picture">
+                  <wp:docPr id="1730406644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518309867" name="Picture"/>
+                          <pic:cNvPr id="1730406644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33682,57 +33682,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973444922" name="Picture">
+                  <wp:docPr id="1277861378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973444922" name="Picture"/>
+                          <pic:cNvPr id="1277861378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33785,57 +33785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446295213" name="Picture">
+                  <wp:docPr id="35069579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446295213" name="Picture"/>
+                          <pic:cNvPr id="35069579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35162,57 +35162,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673540216" name="Picture">
+                  <wp:docPr id="771565820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673540216" name="Picture"/>
+                          <pic:cNvPr id="771565820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36305,57 +36305,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1668527765" name="Picture">
+                        <wp:docPr id="1076314970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1668527765" name="Picture"/>
+                                <pic:cNvPr id="1076314970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37666,57 +37666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620472875" name="Picture">
+                  <wp:docPr id="72952170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620472875" name="Picture"/>
+                          <pic:cNvPr id="72952170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37755,57 +37755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108548033" name="Picture">
+                  <wp:docPr id="923447703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108548033" name="Picture"/>
+                          <pic:cNvPr id="923447703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38399,57 +38399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757163846" name="Picture">
+                  <wp:docPr id="199215548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757163846" name="Picture"/>
+                          <pic:cNvPr id="199215548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39397,57 +39397,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735201796" name="Picture">
+                  <wp:docPr id="425590809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735201796" name="Picture"/>
+                          <pic:cNvPr id="425590809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39500,57 +39500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560576068" name="Picture">
+                  <wp:docPr id="1428782033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560576068" name="Picture"/>
+                          <pic:cNvPr id="1428782033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40877,57 +40877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922628264" name="Picture">
+                  <wp:docPr id="1001878741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922628264" name="Picture"/>
+                          <pic:cNvPr id="1001878741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42020,57 +42020,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411084146" name="Picture">
+                        <wp:docPr id="1080414772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411084146" name="Picture"/>
+                                <pic:cNvPr id="1080414772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43291,57 +43291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906005675" name="Picture">
+                  <wp:docPr id="1853835791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906005675" name="Picture"/>
+                          <pic:cNvPr id="1853835791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43371,57 +43371,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647382846" name="Picture">
+                  <wp:docPr id="612570063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647382846" name="Picture"/>
+                          <pic:cNvPr id="612570063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43850,57 +43850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727514326" name="Picture">
+                  <wp:docPr id="2055986987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727514326" name="Picture"/>
+                          <pic:cNvPr id="2055986987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45754,57 +45754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400635333" name="Picture">
+                  <wp:docPr id="256553292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400635333" name="Picture"/>
+                          <pic:cNvPr id="256553292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45834,57 +45834,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364100389" name="Picture">
+                  <wp:docPr id="62383642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364100389" name="Picture"/>
+                          <pic:cNvPr id="62383642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46313,57 +46313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820453865" name="Picture">
+                  <wp:docPr id="482704839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820453865" name="Picture"/>
+                          <pic:cNvPr id="482704839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47908,57 +47908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858529066" name="Picture">
+                  <wp:docPr id="243551612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858529066" name="Picture"/>
+                          <pic:cNvPr id="243551612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47979,57 +47979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258565754" name="Picture">
+                  <wp:docPr id="851438976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258565754" name="Picture"/>
+                          <pic:cNvPr id="851438976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48393,57 +48393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683230288" name="Picture">
+                  <wp:docPr id="86213973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683230288" name="Picture"/>
+                          <pic:cNvPr id="86213973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>