--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344649788" name="Picture">
+                  <wp:docPr id="1742962992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344649788" name="Picture"/>
+                          <pic:cNvPr id="1742962992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035557890" name="Picture">
+                  <wp:docPr id="307931356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035557890" name="Picture"/>
+                          <pic:cNvPr id="307931356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2102750926" name="Picture">
+                        <wp:docPr id="1255112798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2102750926" name="Picture"/>
+                                <pic:cNvPr id="1255112798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539685251" name="Picture">
+                  <wp:docPr id="1945456618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539685251" name="Picture"/>
+                          <pic:cNvPr id="1945456618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929409496" name="Picture">
+                  <wp:docPr id="254437049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929409496" name="Picture"/>
+                          <pic:cNvPr id="254437049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163841235" name="Picture">
+                  <wp:docPr id="1934056525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163841235" name="Picture"/>
+                          <pic:cNvPr id="1934056525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40193087" name="Picture">
+                  <wp:docPr id="1801416791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40193087" name="Picture"/>
+                          <pic:cNvPr id="1801416791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795145087" name="Picture">
+                  <wp:docPr id="196264576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795145087" name="Picture"/>
+                          <pic:cNvPr id="196264576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="784539463" name="Picture">
+                        <wp:docPr id="383816492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="784539463" name="Picture"/>
+                                <pic:cNvPr id="383816492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540381324" name="Picture">
+                        <wp:docPr id="1897302884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540381324" name="Picture"/>
+                                <pic:cNvPr id="1897302884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133248056" name="Picture">
+                        <wp:docPr id="952351857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133248056" name="Picture"/>
+                                <pic:cNvPr id="952351857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890381450" name="Picture">
+                        <wp:docPr id="360334972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890381450" name="Picture"/>
+                                <pic:cNvPr id="360334972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462270991" name="Picture">
+                        <wp:docPr id="1843912944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462270991" name="Picture"/>
+                                <pic:cNvPr id="1843912944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="371821138" name="Picture">
+                        <wp:docPr id="120260985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="371821138" name="Picture"/>
+                                <pic:cNvPr id="120260985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133171636" name="Picture">
+                        <wp:docPr id="320836402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133171636" name="Picture"/>
+                                <pic:cNvPr id="320836402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769471724" name="Picture">
+                        <wp:docPr id="1351576890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769471724" name="Picture"/>
+                                <pic:cNvPr id="1351576890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="228826859" name="Picture">
+                        <wp:docPr id="1668911487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="228826859" name="Picture"/>
+                                <pic:cNvPr id="1668911487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914001740" name="Picture">
+                        <wp:docPr id="1468194501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914001740" name="Picture"/>
+                                <pic:cNvPr id="1468194501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837176806" name="Picture">
+                        <wp:docPr id="36890733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837176806" name="Picture"/>
+                                <pic:cNvPr id="36890733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083075236" name="Picture">
+                        <wp:docPr id="1585183311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083075236" name="Picture"/>
+                                <pic:cNvPr id="1585183311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219779326" name="Picture">
+                        <wp:docPr id="1859533349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219779326" name="Picture"/>
+                                <pic:cNvPr id="1859533349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84143426" name="Picture">
+                        <wp:docPr id="1760620394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84143426" name="Picture"/>
+                                <pic:cNvPr id="1760620394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893369636" name="Picture">
+                        <wp:docPr id="2072292720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893369636" name="Picture"/>
+                                <pic:cNvPr id="2072292720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670058532" name="Picture">
+                  <wp:docPr id="828404775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670058532" name="Picture"/>
+                          <pic:cNvPr id="828404775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888479674" name="Picture">
+                  <wp:docPr id="1163725206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888479674" name="Picture"/>
+                          <pic:cNvPr id="1163725206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790165887" name="Picture">
+                  <wp:docPr id="1824946013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790165887" name="Picture"/>
+                          <pic:cNvPr id="1824946013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922678150" name="Picture">
+                  <wp:docPr id="1006159104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922678150" name="Picture"/>
+                          <pic:cNvPr id="1006159104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078919546" name="Picture">
+                  <wp:docPr id="546792885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078919546" name="Picture"/>
+                          <pic:cNvPr id="546792885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015175428" name="Picture">
+                  <wp:docPr id="480666634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015175428" name="Picture"/>
+                          <pic:cNvPr id="480666634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738969684" name="Picture">
+                        <wp:docPr id="39120137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738969684" name="Picture"/>
+                                <pic:cNvPr id="39120137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495095073" name="Picture">
+                  <wp:docPr id="1620487995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495095073" name="Picture"/>
+                          <pic:cNvPr id="1620487995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970803500" name="Picture">
+                  <wp:docPr id="1598075808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970803500" name="Picture"/>
+                          <pic:cNvPr id="1598075808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130235583" name="Picture">
+                  <wp:docPr id="2052665828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130235583" name="Picture"/>
+                          <pic:cNvPr id="2052665828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291665923" name="Picture">
+                  <wp:docPr id="2103494162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291665923" name="Picture"/>
+                          <pic:cNvPr id="2103494162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087399724" name="Picture">
+                  <wp:docPr id="42043947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087399724" name="Picture"/>
+                          <pic:cNvPr id="42043947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844138885" name="Picture">
+                  <wp:docPr id="568458639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844138885" name="Picture"/>
+                          <pic:cNvPr id="568458639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026437300" name="Picture">
+                        <wp:docPr id="646261966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026437300" name="Picture"/>
+                                <pic:cNvPr id="646261966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846760121" name="Picture">
+                        <wp:docPr id="405251760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846760121" name="Picture"/>
+                                <pic:cNvPr id="405251760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885234661" name="Picture">
+                  <wp:docPr id="1083138021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885234661" name="Picture"/>
+                          <pic:cNvPr id="1083138021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916649737" name="Picture">
+                  <wp:docPr id="393212912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916649737" name="Picture"/>
+                          <pic:cNvPr id="393212912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351724322" name="Picture">
+                  <wp:docPr id="1554646459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351724322" name="Picture"/>
+                          <pic:cNvPr id="1554646459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572021293" name="Picture">
+                  <wp:docPr id="1132098742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572021293" name="Picture"/>
+                          <pic:cNvPr id="1132098742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592235717" name="Picture">
+                  <wp:docPr id="323626992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592235717" name="Picture"/>
+                          <pic:cNvPr id="323626992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841023308" name="Picture">
+                  <wp:docPr id="1561799649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841023308" name="Picture"/>
+                          <pic:cNvPr id="1561799649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620806619" name="Picture">
+                        <wp:docPr id="1843839349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620806619" name="Picture"/>
+                                <pic:cNvPr id="1843839349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490945277" name="Picture">
+                  <wp:docPr id="291656804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490945277" name="Picture"/>
+                          <pic:cNvPr id="291656804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316822668" name="Picture">
+                  <wp:docPr id="1741101240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316822668" name="Picture"/>
+                          <pic:cNvPr id="1741101240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781959256" name="Picture">
+                  <wp:docPr id="1022459996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781959256" name="Picture"/>
+                          <pic:cNvPr id="1022459996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177456026" name="Picture">
+                  <wp:docPr id="336937990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177456026" name="Picture"/>
+                          <pic:cNvPr id="336937990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107989712" name="Picture">
+                  <wp:docPr id="919948296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107989712" name="Picture"/>
+                          <pic:cNvPr id="919948296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598183937" name="Picture">
+                  <wp:docPr id="75170225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598183937" name="Picture"/>
+                          <pic:cNvPr id="75170225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823744844" name="Picture">
+                        <wp:docPr id="1282611741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823744844" name="Picture"/>
+                                <pic:cNvPr id="1282611741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876888616" name="Picture">
+                  <wp:docPr id="819972282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876888616" name="Picture"/>
+                          <pic:cNvPr id="819972282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582810844" name="Picture">
+                  <wp:docPr id="1680383822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582810844" name="Picture"/>
+                          <pic:cNvPr id="1680383822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558036900" name="Picture">
+                  <wp:docPr id="1003195332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558036900" name="Picture"/>
+                          <pic:cNvPr id="1003195332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918861812" name="Picture">
+                  <wp:docPr id="517425401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918861812" name="Picture"/>
+                          <pic:cNvPr id="517425401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034579690" name="Picture">
+                  <wp:docPr id="258255841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034579690" name="Picture"/>
+                          <pic:cNvPr id="258255841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596837156" name="Picture">
+                  <wp:docPr id="725730238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596837156" name="Picture"/>
+                          <pic:cNvPr id="725730238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399789023" name="Picture">
+                  <wp:docPr id="543294240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399789023" name="Picture"/>
+                          <pic:cNvPr id="543294240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768352684" name="Picture">
+                  <wp:docPr id="590279356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768352684" name="Picture"/>
+                          <pic:cNvPr id="590279356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557802620" name="Picture">
+                  <wp:docPr id="1316583254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557802620" name="Picture"/>
+                          <pic:cNvPr id="1316583254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>