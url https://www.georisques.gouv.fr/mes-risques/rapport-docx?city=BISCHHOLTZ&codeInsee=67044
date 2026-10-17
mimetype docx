--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017225654" name="Picture">
+                  <wp:docPr id="1692959185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017225654" name="Picture"/>
+                          <pic:cNvPr id="1692959185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258161224" name="Picture">
+                  <wp:docPr id="1696164710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258161224" name="Picture"/>
+                          <pic:cNvPr id="1696164710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098226641" name="Picture">
+                        <wp:docPr id="339517073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098226641" name="Picture"/>
+                                <pic:cNvPr id="339517073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346043976" name="Picture">
+                  <wp:docPr id="2143362309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346043976" name="Picture"/>
+                          <pic:cNvPr id="2143362309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112266623" name="Picture">
+                  <wp:docPr id="1526276928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112266623" name="Picture"/>
+                          <pic:cNvPr id="1526276928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381869084" name="Picture">
+                  <wp:docPr id="508480767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381869084" name="Picture"/>
+                          <pic:cNvPr id="508480767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041938498" name="Picture">
+                  <wp:docPr id="1277764706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041938498" name="Picture"/>
+                          <pic:cNvPr id="1277764706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23384481" name="Picture">
+                  <wp:docPr id="1725603963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23384481" name="Picture"/>
+                          <pic:cNvPr id="1725603963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715249341" name="Picture">
+                        <wp:docPr id="1198786796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715249341" name="Picture"/>
+                                <pic:cNvPr id="1198786796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336272806" name="Picture">
+                        <wp:docPr id="540259891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336272806" name="Picture"/>
+                                <pic:cNvPr id="540259891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005530122" name="Picture">
+                        <wp:docPr id="78684927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005530122" name="Picture"/>
+                                <pic:cNvPr id="78684927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401390355" name="Picture">
+                        <wp:docPr id="1188735740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401390355" name="Picture"/>
+                                <pic:cNvPr id="1188735740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424659925" name="Picture">
+                        <wp:docPr id="690435728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424659925" name="Picture"/>
+                                <pic:cNvPr id="690435728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892916150" name="Picture">
+                        <wp:docPr id="293502705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892916150" name="Picture"/>
+                                <pic:cNvPr id="293502705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878202705" name="Picture">
+                        <wp:docPr id="177679943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878202705" name="Picture"/>
+                                <pic:cNvPr id="177679943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144569625" name="Picture">
+                        <wp:docPr id="2053925509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144569625" name="Picture"/>
+                                <pic:cNvPr id="2053925509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="116949108" name="Picture">
+                        <wp:docPr id="1870015487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="116949108" name="Picture"/>
+                                <pic:cNvPr id="1870015487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051820844" name="Picture">
+                        <wp:docPr id="1295321868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051820844" name="Picture"/>
+                                <pic:cNvPr id="1295321868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2026100962" name="Picture">
+                        <wp:docPr id="270705826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2026100962" name="Picture"/>
+                                <pic:cNvPr id="270705826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129500859" name="Picture">
+                        <wp:docPr id="1401677900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129500859" name="Picture"/>
+                                <pic:cNvPr id="1401677900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808100034" name="Picture">
+                        <wp:docPr id="1083852873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808100034" name="Picture"/>
+                                <pic:cNvPr id="1083852873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502576800" name="Picture">
+                        <wp:docPr id="140654059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502576800" name="Picture"/>
+                                <pic:cNvPr id="140654059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027397497" name="Picture">
+                        <wp:docPr id="1648999235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027397497" name="Picture"/>
+                                <pic:cNvPr id="1648999235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478565289" name="Picture">
+                  <wp:docPr id="21058976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478565289" name="Picture"/>
+                          <pic:cNvPr id="21058976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167075295" name="Picture">
+                  <wp:docPr id="1597612272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167075295" name="Picture"/>
+                          <pic:cNvPr id="1597612272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623988818" name="Picture">
+                  <wp:docPr id="963287992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623988818" name="Picture"/>
+                          <pic:cNvPr id="963287992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86542273" name="Picture">
+                  <wp:docPr id="550744797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86542273" name="Picture"/>
+                          <pic:cNvPr id="550744797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854274071" name="Picture">
+                  <wp:docPr id="1233908045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854274071" name="Picture"/>
+                          <pic:cNvPr id="1233908045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648714212" name="Picture">
+                  <wp:docPr id="2128548856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648714212" name="Picture"/>
+                          <pic:cNvPr id="2128548856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874157126" name="Picture">
+                        <wp:docPr id="244752517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874157126" name="Picture"/>
+                                <pic:cNvPr id="244752517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553297465" name="Picture">
+                  <wp:docPr id="1017327070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553297465" name="Picture"/>
+                          <pic:cNvPr id="1017327070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855420504" name="Picture">
+                  <wp:docPr id="1802694215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855420504" name="Picture"/>
+                          <pic:cNvPr id="1802694215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722816162" name="Picture">
+                  <wp:docPr id="1348200740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722816162" name="Picture"/>
+                          <pic:cNvPr id="1348200740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678144011" name="Picture">
+                  <wp:docPr id="2095086623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678144011" name="Picture"/>
+                          <pic:cNvPr id="2095086623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532979274" name="Picture">
+                  <wp:docPr id="1619756545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532979274" name="Picture"/>
+                          <pic:cNvPr id="1619756545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899126736" name="Picture">
+                  <wp:docPr id="1894748941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899126736" name="Picture"/>
+                          <pic:cNvPr id="1894748941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143870791" name="Picture">
+                        <wp:docPr id="1829016458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143870791" name="Picture"/>
+                                <pic:cNvPr id="1829016458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432610992" name="Picture">
+                        <wp:docPr id="1666124084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432610992" name="Picture"/>
+                                <pic:cNvPr id="1666124084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827157948" name="Picture">
+                  <wp:docPr id="706629140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827157948" name="Picture"/>
+                          <pic:cNvPr id="706629140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606999649" name="Picture">
+                  <wp:docPr id="861570304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606999649" name="Picture"/>
+                          <pic:cNvPr id="861570304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331800452" name="Picture">
+                  <wp:docPr id="1447681513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331800452" name="Picture"/>
+                          <pic:cNvPr id="1447681513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136987842" name="Picture">
+                  <wp:docPr id="70661522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136987842" name="Picture"/>
+                          <pic:cNvPr id="70661522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931136535" name="Picture">
+                  <wp:docPr id="1877451308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931136535" name="Picture"/>
+                          <pic:cNvPr id="1877451308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259610898" name="Picture">
+                  <wp:docPr id="1332449890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259610898" name="Picture"/>
+                          <pic:cNvPr id="1332449890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750805268" name="Picture">
+                        <wp:docPr id="86678927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750805268" name="Picture"/>
+                                <pic:cNvPr id="86678927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176951597" name="Picture">
+                  <wp:docPr id="373422026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176951597" name="Picture"/>
+                          <pic:cNvPr id="373422026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594974940" name="Picture">
+                  <wp:docPr id="1989506772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594974940" name="Picture"/>
+                          <pic:cNvPr id="1989506772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269832820" name="Picture">
+                  <wp:docPr id="60971490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269832820" name="Picture"/>
+                          <pic:cNvPr id="60971490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344614180" name="Picture">
+                  <wp:docPr id="2127206989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344614180" name="Picture"/>
+                          <pic:cNvPr id="2127206989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317777588" name="Picture">
+                  <wp:docPr id="1546819173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317777588" name="Picture"/>
+                          <pic:cNvPr id="1546819173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269319183" name="Picture">
+                  <wp:docPr id="193049318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269319183" name="Picture"/>
+                          <pic:cNvPr id="193049318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659547047" name="Picture">
+                        <wp:docPr id="1607975086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659547047" name="Picture"/>
+                                <pic:cNvPr id="1607975086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070628212" name="Picture">
+                  <wp:docPr id="1361905730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070628212" name="Picture"/>
+                          <pic:cNvPr id="1361905730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148928700" name="Picture">
+                  <wp:docPr id="815685753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148928700" name="Picture"/>
+                          <pic:cNvPr id="815685753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991359780" name="Picture">
+                  <wp:docPr id="1405294485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991359780" name="Picture"/>
+                          <pic:cNvPr id="1405294485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202081882" name="Picture">
+                  <wp:docPr id="72752301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202081882" name="Picture"/>
+                          <pic:cNvPr id="72752301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418452086" name="Picture">
+                  <wp:docPr id="261006648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418452086" name="Picture"/>
+                          <pic:cNvPr id="261006648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453391968" name="Picture">
+                  <wp:docPr id="1875628415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453391968" name="Picture"/>
+                          <pic:cNvPr id="1875628415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953743119" name="Picture">
+                  <wp:docPr id="1471873795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953743119" name="Picture"/>
+                          <pic:cNvPr id="1471873795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421791705" name="Picture">
+                  <wp:docPr id="281549312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421791705" name="Picture"/>
+                          <pic:cNvPr id="281549312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135463034" name="Picture">
+                  <wp:docPr id="1393313153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135463034" name="Picture"/>
+                          <pic:cNvPr id="1393313153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>