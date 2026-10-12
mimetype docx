--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389565072" name="Picture">
+                  <wp:docPr id="1478661390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389565072" name="Picture"/>
+                          <pic:cNvPr id="1478661390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358131685" name="Picture">
+                  <wp:docPr id="1912929590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358131685" name="Picture"/>
+                          <pic:cNvPr id="1912929590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443778471" name="Picture">
+                        <wp:docPr id="406406772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443778471" name="Picture"/>
+                                <pic:cNvPr id="406406772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419468709" name="Picture">
+                  <wp:docPr id="45235924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419468709" name="Picture"/>
+                          <pic:cNvPr id="45235924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094251386" name="Picture">
+                  <wp:docPr id="616709019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094251386" name="Picture"/>
+                          <pic:cNvPr id="616709019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716704891" name="Picture">
+                  <wp:docPr id="1417683905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716704891" name="Picture"/>
+                          <pic:cNvPr id="1417683905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248428175" name="Picture">
+                  <wp:docPr id="456847280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248428175" name="Picture"/>
+                          <pic:cNvPr id="456847280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237838191" name="Picture">
+                  <wp:docPr id="1208457869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237838191" name="Picture"/>
+                          <pic:cNvPr id="1208457869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930989993" name="Picture">
+                        <wp:docPr id="2129206882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930989993" name="Picture"/>
+                                <pic:cNvPr id="2129206882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025453327" name="Picture">
+                        <wp:docPr id="1101033366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025453327" name="Picture"/>
+                                <pic:cNvPr id="1101033366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1555054532" name="Picture">
+                        <wp:docPr id="1033389804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1555054532" name="Picture"/>
+                                <pic:cNvPr id="1033389804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="493586109" name="Picture">
+                        <wp:docPr id="333827623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="493586109" name="Picture"/>
+                                <pic:cNvPr id="333827623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10312535" name="Picture">
+                        <wp:docPr id="1214700897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10312535" name="Picture"/>
+                                <pic:cNvPr id="1214700897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748121713" name="Picture">
+                        <wp:docPr id="1741539180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748121713" name="Picture"/>
+                                <pic:cNvPr id="1741539180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121215111" name="Picture">
+                        <wp:docPr id="554596408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121215111" name="Picture"/>
+                                <pic:cNvPr id="554596408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219047395" name="Picture">
+                        <wp:docPr id="903936881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219047395" name="Picture"/>
+                                <pic:cNvPr id="903936881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849418994" name="Picture">
+                        <wp:docPr id="1531314391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849418994" name="Picture"/>
+                                <pic:cNvPr id="1531314391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947927378" name="Picture">
+                        <wp:docPr id="961881703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947927378" name="Picture"/>
+                                <pic:cNvPr id="961881703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1548489609" name="Picture">
+                        <wp:docPr id="2138250028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1548489609" name="Picture"/>
+                                <pic:cNvPr id="2138250028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892869978" name="Picture">
+                        <wp:docPr id="2009503947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892869978" name="Picture"/>
+                                <pic:cNvPr id="2009503947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887010611" name="Picture">
+                  <wp:docPr id="1185529783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887010611" name="Picture"/>
+                          <pic:cNvPr id="1185529783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410010370" name="Picture">
+                  <wp:docPr id="1020750432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410010370" name="Picture"/>
+                          <pic:cNvPr id="1020750432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269172834" name="Picture">
+                  <wp:docPr id="524203469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269172834" name="Picture"/>
+                          <pic:cNvPr id="524203469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270258538" name="Picture">
+                  <wp:docPr id="2738949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270258538" name="Picture"/>
+                          <pic:cNvPr id="2738949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180862154" name="Picture">
+                  <wp:docPr id="487537587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180862154" name="Picture"/>
+                          <pic:cNvPr id="487537587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120056241" name="Picture">
+                  <wp:docPr id="1767619081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120056241" name="Picture"/>
+                          <pic:cNvPr id="1767619081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1713440052" name="Picture">
+                        <wp:docPr id="489872254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1713440052" name="Picture"/>
+                                <pic:cNvPr id="489872254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924766311" name="Picture">
+                  <wp:docPr id="1383955892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924766311" name="Picture"/>
+                          <pic:cNvPr id="1383955892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489881224" name="Picture">
+                  <wp:docPr id="1316284476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489881224" name="Picture"/>
+                          <pic:cNvPr id="1316284476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943294143" name="Picture">
+                  <wp:docPr id="1167471527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943294143" name="Picture"/>
+                          <pic:cNvPr id="1167471527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203473818" name="Picture">
+                  <wp:docPr id="2067842496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203473818" name="Picture"/>
+                          <pic:cNvPr id="2067842496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331451870" name="Picture">
+                  <wp:docPr id="1364649820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331451870" name="Picture"/>
+                          <pic:cNvPr id="1364649820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879558816" name="Picture">
+                  <wp:docPr id="1159261678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879558816" name="Picture"/>
+                          <pic:cNvPr id="1159261678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774034105" name="Picture">
+                        <wp:docPr id="241390556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774034105" name="Picture"/>
+                                <pic:cNvPr id="241390556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1349350287" name="Picture">
+                        <wp:docPr id="624197794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1349350287" name="Picture"/>
+                                <pic:cNvPr id="624197794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713350969" name="Picture">
+                  <wp:docPr id="1182245299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713350969" name="Picture"/>
+                          <pic:cNvPr id="1182245299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249248488" name="Picture">
+                  <wp:docPr id="1856249897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249248488" name="Picture"/>
+                          <pic:cNvPr id="1856249897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168619309" name="Picture">
+                  <wp:docPr id="1108382980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168619309" name="Picture"/>
+                          <pic:cNvPr id="1108382980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687350033" name="Picture">
+                  <wp:docPr id="612837194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687350033" name="Picture"/>
+                          <pic:cNvPr id="612837194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236365568" name="Picture">
+                  <wp:docPr id="141696465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236365568" name="Picture"/>
+                          <pic:cNvPr id="141696465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878736199" name="Picture">
+                  <wp:docPr id="616910331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878736199" name="Picture"/>
+                          <pic:cNvPr id="616910331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593005522" name="Picture">
+                        <wp:docPr id="518274801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593005522" name="Picture"/>
+                                <pic:cNvPr id="518274801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31500,57 +31500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181219184" name="Picture">
+                  <wp:docPr id="641120276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181219184" name="Picture"/>
+                          <pic:cNvPr id="641120276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31589,57 +31589,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669875308" name="Picture">
+                  <wp:docPr id="649397093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669875308" name="Picture"/>
+                          <pic:cNvPr id="649397093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32233,57 +32233,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676992646" name="Picture">
+                  <wp:docPr id="429503220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676992646" name="Picture"/>
+                          <pic:cNvPr id="429503220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33231,57 +33231,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386944126" name="Picture">
+                  <wp:docPr id="369432650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386944126" name="Picture"/>
+                          <pic:cNvPr id="369432650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33334,57 +33334,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044627480" name="Picture">
+                  <wp:docPr id="2018073777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044627480" name="Picture"/>
+                          <pic:cNvPr id="2018073777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34711,57 +34711,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809964802" name="Picture">
+                  <wp:docPr id="2119630266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809964802" name="Picture"/>
+                          <pic:cNvPr id="2119630266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35854,57 +35854,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1789838084" name="Picture">
+                        <wp:docPr id="1064997851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1789838084" name="Picture"/>
+                                <pic:cNvPr id="1064997851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37075,57 +37075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657349206" name="Picture">
+                  <wp:docPr id="1980240547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657349206" name="Picture"/>
+                          <pic:cNvPr id="1980240547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37146,57 +37146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348455629" name="Picture">
+                  <wp:docPr id="2123933269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348455629" name="Picture"/>
+                          <pic:cNvPr id="2123933269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37560,57 +37560,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458026261" name="Picture">
+                  <wp:docPr id="418557750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458026261" name="Picture"/>
+                          <pic:cNvPr id="418557750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>