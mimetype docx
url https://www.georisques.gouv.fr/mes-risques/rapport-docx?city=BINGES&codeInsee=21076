--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478661390" name="Picture">
+                  <wp:docPr id="352489274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478661390" name="Picture"/>
+                          <pic:cNvPr id="352489274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912929590" name="Picture">
+                  <wp:docPr id="508383437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912929590" name="Picture"/>
+                          <pic:cNvPr id="508383437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="406406772" name="Picture">
+                        <wp:docPr id="1309171304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="406406772" name="Picture"/>
+                                <pic:cNvPr id="1309171304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45235924" name="Picture">
+                  <wp:docPr id="1882963211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45235924" name="Picture"/>
+                          <pic:cNvPr id="1882963211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616709019" name="Picture">
+                  <wp:docPr id="1436450073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616709019" name="Picture"/>
+                          <pic:cNvPr id="1436450073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417683905" name="Picture">
+                  <wp:docPr id="1095856707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417683905" name="Picture"/>
+                          <pic:cNvPr id="1095856707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456847280" name="Picture">
+                  <wp:docPr id="1848014546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456847280" name="Picture"/>
+                          <pic:cNvPr id="1848014546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208457869" name="Picture">
+                  <wp:docPr id="982238555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208457869" name="Picture"/>
+                          <pic:cNvPr id="982238555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129206882" name="Picture">
+                        <wp:docPr id="1279382046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129206882" name="Picture"/>
+                                <pic:cNvPr id="1279382046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1101033366" name="Picture">
+                        <wp:docPr id="1658355400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1101033366" name="Picture"/>
+                                <pic:cNvPr id="1658355400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033389804" name="Picture">
+                        <wp:docPr id="1509742533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033389804" name="Picture"/>
+                                <pic:cNvPr id="1509742533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333827623" name="Picture">
+                        <wp:docPr id="71057336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333827623" name="Picture"/>
+                                <pic:cNvPr id="71057336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214700897" name="Picture">
+                        <wp:docPr id="307287795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214700897" name="Picture"/>
+                                <pic:cNvPr id="307287795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741539180" name="Picture">
+                        <wp:docPr id="940095282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741539180" name="Picture"/>
+                                <pic:cNvPr id="940095282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554596408" name="Picture">
+                        <wp:docPr id="741814844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554596408" name="Picture"/>
+                                <pic:cNvPr id="741814844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903936881" name="Picture">
+                        <wp:docPr id="404900664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903936881" name="Picture"/>
+                                <pic:cNvPr id="404900664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531314391" name="Picture">
+                        <wp:docPr id="1730075777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531314391" name="Picture"/>
+                                <pic:cNvPr id="1730075777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961881703" name="Picture">
+                        <wp:docPr id="817803797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961881703" name="Picture"/>
+                                <pic:cNvPr id="817803797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138250028" name="Picture">
+                        <wp:docPr id="1057915861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138250028" name="Picture"/>
+                                <pic:cNvPr id="1057915861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009503947" name="Picture">
+                        <wp:docPr id="13150996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009503947" name="Picture"/>
+                                <pic:cNvPr id="13150996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185529783" name="Picture">
+                  <wp:docPr id="1077221896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185529783" name="Picture"/>
+                          <pic:cNvPr id="1077221896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020750432" name="Picture">
+                  <wp:docPr id="2082612982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020750432" name="Picture"/>
+                          <pic:cNvPr id="2082612982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524203469" name="Picture">
+                  <wp:docPr id="807982723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524203469" name="Picture"/>
+                          <pic:cNvPr id="807982723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2738949" name="Picture">
+                  <wp:docPr id="1954807035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2738949" name="Picture"/>
+                          <pic:cNvPr id="1954807035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487537587" name="Picture">
+                  <wp:docPr id="147094244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487537587" name="Picture"/>
+                          <pic:cNvPr id="147094244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767619081" name="Picture">
+                  <wp:docPr id="2007533564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767619081" name="Picture"/>
+                          <pic:cNvPr id="2007533564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489872254" name="Picture">
+                        <wp:docPr id="300522814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489872254" name="Picture"/>
+                                <pic:cNvPr id="300522814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383955892" name="Picture">
+                  <wp:docPr id="92278496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383955892" name="Picture"/>
+                          <pic:cNvPr id="92278496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316284476" name="Picture">
+                  <wp:docPr id="481977669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316284476" name="Picture"/>
+                          <pic:cNvPr id="481977669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167471527" name="Picture">
+                  <wp:docPr id="1105660801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167471527" name="Picture"/>
+                          <pic:cNvPr id="1105660801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067842496" name="Picture">
+                  <wp:docPr id="467669829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067842496" name="Picture"/>
+                          <pic:cNvPr id="467669829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364649820" name="Picture">
+                  <wp:docPr id="396719166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364649820" name="Picture"/>
+                          <pic:cNvPr id="396719166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159261678" name="Picture">
+                  <wp:docPr id="1386370458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159261678" name="Picture"/>
+                          <pic:cNvPr id="1386370458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241390556" name="Picture">
+                        <wp:docPr id="1445625079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241390556" name="Picture"/>
+                                <pic:cNvPr id="1445625079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624197794" name="Picture">
+                        <wp:docPr id="137322572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624197794" name="Picture"/>
+                                <pic:cNvPr id="137322572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182245299" name="Picture">
+                  <wp:docPr id="38717007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182245299" name="Picture"/>
+                          <pic:cNvPr id="38717007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856249897" name="Picture">
+                  <wp:docPr id="1962948174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856249897" name="Picture"/>
+                          <pic:cNvPr id="1962948174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108382980" name="Picture">
+                  <wp:docPr id="2212778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108382980" name="Picture"/>
+                          <pic:cNvPr id="2212778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612837194" name="Picture">
+                  <wp:docPr id="1247016624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612837194" name="Picture"/>
+                          <pic:cNvPr id="1247016624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141696465" name="Picture">
+                  <wp:docPr id="1954129208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141696465" name="Picture"/>
+                          <pic:cNvPr id="1954129208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616910331" name="Picture">
+                  <wp:docPr id="530911830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616910331" name="Picture"/>
+                          <pic:cNvPr id="530911830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518274801" name="Picture">
+                        <wp:docPr id="370396328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518274801" name="Picture"/>
+                                <pic:cNvPr id="370396328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31500,57 +31500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641120276" name="Picture">
+                  <wp:docPr id="1723852959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641120276" name="Picture"/>
+                          <pic:cNvPr id="1723852959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31589,57 +31589,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649397093" name="Picture">
+                  <wp:docPr id="1556049038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649397093" name="Picture"/>
+                          <pic:cNvPr id="1556049038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32233,57 +32233,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429503220" name="Picture">
+                  <wp:docPr id="1421970749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429503220" name="Picture"/>
+                          <pic:cNvPr id="1421970749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33231,57 +33231,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369432650" name="Picture">
+                  <wp:docPr id="1303789572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369432650" name="Picture"/>
+                          <pic:cNvPr id="1303789572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33334,57 +33334,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018073777" name="Picture">
+                  <wp:docPr id="1494292796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018073777" name="Picture"/>
+                          <pic:cNvPr id="1494292796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34711,57 +34711,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119630266" name="Picture">
+                  <wp:docPr id="99279701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119630266" name="Picture"/>
+                          <pic:cNvPr id="99279701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35854,57 +35854,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064997851" name="Picture">
+                        <wp:docPr id="1902533131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064997851" name="Picture"/>
+                                <pic:cNvPr id="1902533131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37075,57 +37075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980240547" name="Picture">
+                  <wp:docPr id="600112953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980240547" name="Picture"/>
+                          <pic:cNvPr id="600112953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37146,57 +37146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123933269" name="Picture">
+                  <wp:docPr id="1778168774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123933269" name="Picture"/>
+                          <pic:cNvPr id="1778168774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37560,57 +37560,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418557750" name="Picture">
+                  <wp:docPr id="474953705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418557750" name="Picture"/>
+                          <pic:cNvPr id="474953705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>