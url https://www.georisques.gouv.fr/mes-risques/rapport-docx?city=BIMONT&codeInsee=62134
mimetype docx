--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031247397" name="Picture">
+                  <wp:docPr id="793150180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031247397" name="Picture"/>
+                          <pic:cNvPr id="793150180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250131478" name="Picture">
+                  <wp:docPr id="273038069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250131478" name="Picture"/>
+                          <pic:cNvPr id="273038069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557203139" name="Picture">
+                        <wp:docPr id="1964770192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557203139" name="Picture"/>
+                                <pic:cNvPr id="1964770192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924764004" name="Picture">
+                  <wp:docPr id="1601888363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924764004" name="Picture"/>
+                          <pic:cNvPr id="1601888363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250905840" name="Picture">
+                  <wp:docPr id="884458846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250905840" name="Picture"/>
+                          <pic:cNvPr id="884458846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305865814" name="Picture">
+                  <wp:docPr id="815642536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305865814" name="Picture"/>
+                          <pic:cNvPr id="815642536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370832685" name="Picture">
+                  <wp:docPr id="1493580324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370832685" name="Picture"/>
+                          <pic:cNvPr id="1493580324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127704861" name="Picture">
+                  <wp:docPr id="562456857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127704861" name="Picture"/>
+                          <pic:cNvPr id="562456857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537956091" name="Picture">
+                        <wp:docPr id="794425655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537956091" name="Picture"/>
+                                <pic:cNvPr id="794425655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618753855" name="Picture">
+                        <wp:docPr id="645778761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618753855" name="Picture"/>
+                                <pic:cNvPr id="645778761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="707270217" name="Picture">
+                        <wp:docPr id="1486911822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="707270217" name="Picture"/>
+                                <pic:cNvPr id="1486911822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176206185" name="Picture">
+                        <wp:docPr id="775984212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176206185" name="Picture"/>
+                                <pic:cNvPr id="775984212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1056187447" name="Picture">
+                        <wp:docPr id="2099142822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1056187447" name="Picture"/>
+                                <pic:cNvPr id="2099142822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994679395" name="Picture">
+                        <wp:docPr id="497282235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994679395" name="Picture"/>
+                                <pic:cNvPr id="497282235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477195418" name="Picture">
+                        <wp:docPr id="58921634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477195418" name="Picture"/>
+                                <pic:cNvPr id="58921634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486647452" name="Picture">
+                        <wp:docPr id="525525255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486647452" name="Picture"/>
+                                <pic:cNvPr id="525525255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1671506215" name="Picture">
+                        <wp:docPr id="496807482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1671506215" name="Picture"/>
+                                <pic:cNvPr id="496807482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="43470950" name="Picture">
+                        <wp:docPr id="1966836166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="43470950" name="Picture"/>
+                                <pic:cNvPr id="1966836166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945292313" name="Picture">
+                        <wp:docPr id="1165735029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945292313" name="Picture"/>
+                                <pic:cNvPr id="1165735029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402643532" name="Picture">
+                        <wp:docPr id="1224828788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402643532" name="Picture"/>
+                                <pic:cNvPr id="1224828788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894535385" name="Picture">
+                        <wp:docPr id="959439000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894535385" name="Picture"/>
+                                <pic:cNvPr id="959439000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026805658" name="Picture">
+                        <wp:docPr id="56375834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026805658" name="Picture"/>
+                                <pic:cNvPr id="56375834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976140757" name="Picture">
+                        <wp:docPr id="2074835025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976140757" name="Picture"/>
+                                <pic:cNvPr id="2074835025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049945200" name="Picture">
+                  <wp:docPr id="1279846144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049945200" name="Picture"/>
+                          <pic:cNvPr id="1279846144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248937668" name="Picture">
+                  <wp:docPr id="962096827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248937668" name="Picture"/>
+                          <pic:cNvPr id="962096827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776366045" name="Picture">
+                  <wp:docPr id="1105418583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776366045" name="Picture"/>
+                          <pic:cNvPr id="1105418583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408804080" name="Picture">
+                  <wp:docPr id="1315583865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408804080" name="Picture"/>
+                          <pic:cNvPr id="1315583865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090393702" name="Picture">
+                  <wp:docPr id="1169862816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090393702" name="Picture"/>
+                          <pic:cNvPr id="1169862816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242467375" name="Picture">
+                  <wp:docPr id="317230788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242467375" name="Picture"/>
+                          <pic:cNvPr id="317230788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385965024" name="Picture">
+                        <wp:docPr id="1977445000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385965024" name="Picture"/>
+                                <pic:cNvPr id="1977445000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100135813" name="Picture">
+                        <wp:docPr id="1458573548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100135813" name="Picture"/>
+                                <pic:cNvPr id="1458573548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20362,57 +20362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523763659" name="Picture">
+                  <wp:docPr id="946241213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523763659" name="Picture"/>
+                          <pic:cNvPr id="946241213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20451,57 +20451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820752684" name="Picture">
+                  <wp:docPr id="1719542769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820752684" name="Picture"/>
+                          <pic:cNvPr id="1719542769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21095,57 +21095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942443948" name="Picture">
+                  <wp:docPr id="811546786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942443948" name="Picture"/>
+                          <pic:cNvPr id="811546786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22093,57 +22093,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292680272" name="Picture">
+                  <wp:docPr id="822977066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292680272" name="Picture"/>
+                          <pic:cNvPr id="822977066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22196,57 +22196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732072515" name="Picture">
+                  <wp:docPr id="496289339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732072515" name="Picture"/>
+                          <pic:cNvPr id="496289339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23577,57 +23577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688047266" name="Picture">
+                  <wp:docPr id="1740311606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688047266" name="Picture"/>
+                          <pic:cNvPr id="1740311606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24739,57 +24739,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="271974266" name="Picture">
+                        <wp:docPr id="403610679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="271974266" name="Picture"/>
+                                <pic:cNvPr id="403610679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25714,57 +25714,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="367451533" name="Picture">
+                        <wp:docPr id="309895975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="367451533" name="Picture"/>
+                                <pic:cNvPr id="309895975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27103,57 +27103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706166372" name="Picture">
+                  <wp:docPr id="2122017403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706166372" name="Picture"/>
+                          <pic:cNvPr id="2122017403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27192,57 +27192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829578850" name="Picture">
+                  <wp:docPr id="103143937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829578850" name="Picture"/>
+                          <pic:cNvPr id="103143937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27836,57 +27836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999439175" name="Picture">
+                  <wp:docPr id="1687965022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999439175" name="Picture"/>
+                          <pic:cNvPr id="1687965022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28834,57 +28834,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762333107" name="Picture">
+                  <wp:docPr id="1587387301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762333107" name="Picture"/>
+                          <pic:cNvPr id="1587387301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28937,57 +28937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782996914" name="Picture">
+                  <wp:docPr id="1967056420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782996914" name="Picture"/>
+                          <pic:cNvPr id="1967056420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30314,57 +30314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551013875" name="Picture">
+                  <wp:docPr id="1009828118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551013875" name="Picture"/>
+                          <pic:cNvPr id="1009828118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31457,57 +31457,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119021376" name="Picture">
+                        <wp:docPr id="774710609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119021376" name="Picture"/>
+                                <pic:cNvPr id="774710609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32818,57 +32818,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626030383" name="Picture">
+                  <wp:docPr id="347040243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626030383" name="Picture"/>
+                          <pic:cNvPr id="347040243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32907,57 +32907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743867974" name="Picture">
+                  <wp:docPr id="1111433867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743867974" name="Picture"/>
+                          <pic:cNvPr id="1111433867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763273484" name="Picture">
+                  <wp:docPr id="169987948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763273484" name="Picture"/>
+                          <pic:cNvPr id="169987948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34549,57 +34549,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752880181" name="Picture">
+                  <wp:docPr id="1528909726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752880181" name="Picture"/>
+                          <pic:cNvPr id="1528909726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34652,57 +34652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357812454" name="Picture">
+                  <wp:docPr id="2045220701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357812454" name="Picture"/>
+                          <pic:cNvPr id="2045220701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36029,57 +36029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308621160" name="Picture">
+                  <wp:docPr id="98226782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308621160" name="Picture"/>
+                          <pic:cNvPr id="98226782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37172,57 +37172,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1969949929" name="Picture">
+                        <wp:docPr id="253337342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1969949929" name="Picture"/>
+                                <pic:cNvPr id="253337342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38561,57 +38561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960393058" name="Picture">
+                  <wp:docPr id="2108696554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960393058" name="Picture"/>
+                          <pic:cNvPr id="2108696554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38650,57 +38650,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509457748" name="Picture">
+                  <wp:docPr id="1050519756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509457748" name="Picture"/>
+                          <pic:cNvPr id="1050519756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39294,57 +39294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925366489" name="Picture">
+                  <wp:docPr id="1971317635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925366489" name="Picture"/>
+                          <pic:cNvPr id="1971317635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40292,57 +40292,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509561947" name="Picture">
+                  <wp:docPr id="1852233283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509561947" name="Picture"/>
+                          <pic:cNvPr id="1852233283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40395,57 +40395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082348439" name="Picture">
+                  <wp:docPr id="2008960989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082348439" name="Picture"/>
+                          <pic:cNvPr id="2008960989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41771,57 +41771,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099605871" name="Picture">
+                  <wp:docPr id="1429627495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099605871" name="Picture"/>
+                          <pic:cNvPr id="1429627495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43907,57 +43907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289809382" name="Picture">
+                  <wp:docPr id="1485991190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289809382" name="Picture"/>
+                          <pic:cNvPr id="1485991190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43978,57 +43978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964314326" name="Picture">
+                  <wp:docPr id="282345320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964314326" name="Picture"/>
+                          <pic:cNvPr id="282345320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44392,57 +44392,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469600398" name="Picture">
+                  <wp:docPr id="1977341586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469600398" name="Picture"/>
+                          <pic:cNvPr id="1977341586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>