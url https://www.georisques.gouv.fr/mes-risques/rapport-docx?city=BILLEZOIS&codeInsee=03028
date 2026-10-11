--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918348339" name="Picture">
+                  <wp:docPr id="1216181396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918348339" name="Picture"/>
+                          <pic:cNvPr id="1216181396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676421512" name="Picture">
+                  <wp:docPr id="1821466167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676421512" name="Picture"/>
+                          <pic:cNvPr id="1821466167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1028380172" name="Picture">
+                        <wp:docPr id="1055318967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1028380172" name="Picture"/>
+                                <pic:cNvPr id="1055318967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855708317" name="Picture">
+                  <wp:docPr id="182917865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855708317" name="Picture"/>
+                          <pic:cNvPr id="182917865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698365960" name="Picture">
+                  <wp:docPr id="737950609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698365960" name="Picture"/>
+                          <pic:cNvPr id="737950609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954837593" name="Picture">
+                  <wp:docPr id="122239288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954837593" name="Picture"/>
+                          <pic:cNvPr id="122239288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675295213" name="Picture">
+                  <wp:docPr id="735245560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675295213" name="Picture"/>
+                          <pic:cNvPr id="735245560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912121637" name="Picture">
+                  <wp:docPr id="1621354067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912121637" name="Picture"/>
+                          <pic:cNvPr id="1621354067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1990900304" name="Picture">
+                        <wp:docPr id="1923030426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1990900304" name="Picture"/>
+                                <pic:cNvPr id="1923030426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747108958" name="Picture">
+                        <wp:docPr id="457183830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747108958" name="Picture"/>
+                                <pic:cNvPr id="457183830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094978000" name="Picture">
+                        <wp:docPr id="261593886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094978000" name="Picture"/>
+                                <pic:cNvPr id="261593886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513872071" name="Picture">
+                        <wp:docPr id="980459777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513872071" name="Picture"/>
+                                <pic:cNvPr id="980459777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160839189" name="Picture">
+                        <wp:docPr id="537110477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160839189" name="Picture"/>
+                                <pic:cNvPr id="537110477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092028082" name="Picture">
+                        <wp:docPr id="353077237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092028082" name="Picture"/>
+                                <pic:cNvPr id="353077237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101640908" name="Picture">
+                        <wp:docPr id="1198532743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101640908" name="Picture"/>
+                                <pic:cNvPr id="1198532743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776352066" name="Picture">
+                        <wp:docPr id="1858561949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776352066" name="Picture"/>
+                                <pic:cNvPr id="1858561949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424737582" name="Picture">
+                        <wp:docPr id="1286163715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424737582" name="Picture"/>
+                                <pic:cNvPr id="1286163715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957332343" name="Picture">
+                        <wp:docPr id="1104703900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957332343" name="Picture"/>
+                                <pic:cNvPr id="1104703900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1671090800" name="Picture">
+                        <wp:docPr id="1294317479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1671090800" name="Picture"/>
+                                <pic:cNvPr id="1294317479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835588642" name="Picture">
+                        <wp:docPr id="1941382979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835588642" name="Picture"/>
+                                <pic:cNvPr id="1941382979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962501500" name="Picture">
+                        <wp:docPr id="1872253732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962501500" name="Picture"/>
+                                <pic:cNvPr id="1872253732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329136427" name="Picture">
+                        <wp:docPr id="136208335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329136427" name="Picture"/>
+                                <pic:cNvPr id="136208335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677671820" name="Picture">
+                        <wp:docPr id="1623848154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677671820" name="Picture"/>
+                                <pic:cNvPr id="1623848154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989001969" name="Picture">
+                  <wp:docPr id="624944080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989001969" name="Picture"/>
+                          <pic:cNvPr id="624944080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958180489" name="Picture">
+                  <wp:docPr id="1485545876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958180489" name="Picture"/>
+                          <pic:cNvPr id="1485545876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224100560" name="Picture">
+                  <wp:docPr id="1625003019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224100560" name="Picture"/>
+                          <pic:cNvPr id="1625003019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496170758" name="Picture">
+                  <wp:docPr id="2139878295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496170758" name="Picture"/>
+                          <pic:cNvPr id="2139878295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722420007" name="Picture">
+                  <wp:docPr id="1146391166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722420007" name="Picture"/>
+                          <pic:cNvPr id="1146391166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639053452" name="Picture">
+                  <wp:docPr id="1742817985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639053452" name="Picture"/>
+                          <pic:cNvPr id="1742817985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432142603" name="Picture">
+                        <wp:docPr id="545656439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432142603" name="Picture"/>
+                                <pic:cNvPr id="545656439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726570113" name="Picture">
+                  <wp:docPr id="448366124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726570113" name="Picture"/>
+                          <pic:cNvPr id="448366124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078901436" name="Picture">
+                  <wp:docPr id="1780261334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078901436" name="Picture"/>
+                          <pic:cNvPr id="1780261334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933143333" name="Picture">
+                  <wp:docPr id="2063200084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933143333" name="Picture"/>
+                          <pic:cNvPr id="2063200084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425775690" name="Picture">
+                  <wp:docPr id="528872652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425775690" name="Picture"/>
+                          <pic:cNvPr id="528872652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395325922" name="Picture">
+                  <wp:docPr id="906665564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395325922" name="Picture"/>
+                          <pic:cNvPr id="906665564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204556968" name="Picture">
+                  <wp:docPr id="623137045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204556968" name="Picture"/>
+                          <pic:cNvPr id="623137045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1914655912" name="Picture">
+                        <wp:docPr id="26925957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1914655912" name="Picture"/>
+                                <pic:cNvPr id="26925957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1549650913" name="Picture">
+                        <wp:docPr id="867523655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1549650913" name="Picture"/>
+                                <pic:cNvPr id="867523655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424977622" name="Picture">
+                  <wp:docPr id="1688534855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424977622" name="Picture"/>
+                          <pic:cNvPr id="1688534855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037880306" name="Picture">
+                  <wp:docPr id="1545980714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037880306" name="Picture"/>
+                          <pic:cNvPr id="1545980714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888810844" name="Picture">
+                  <wp:docPr id="1047892974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888810844" name="Picture"/>
+                          <pic:cNvPr id="1047892974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176358538" name="Picture">
+                  <wp:docPr id="2116642495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176358538" name="Picture"/>
+                          <pic:cNvPr id="2116642495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172370500" name="Picture">
+                  <wp:docPr id="2038264073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172370500" name="Picture"/>
+                          <pic:cNvPr id="2038264073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998666209" name="Picture">
+                  <wp:docPr id="261247795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998666209" name="Picture"/>
+                          <pic:cNvPr id="261247795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258401565" name="Picture">
+                        <wp:docPr id="782842468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258401565" name="Picture"/>
+                                <pic:cNvPr id="782842468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127363703" name="Picture">
+                  <wp:docPr id="868216649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127363703" name="Picture"/>
+                          <pic:cNvPr id="868216649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236269682" name="Picture">
+                  <wp:docPr id="42761673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236269682" name="Picture"/>
+                          <pic:cNvPr id="42761673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988057509" name="Picture">
+                  <wp:docPr id="669984265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988057509" name="Picture"/>
+                          <pic:cNvPr id="669984265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41856883" name="Picture">
+                  <wp:docPr id="1632481318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41856883" name="Picture"/>
+                          <pic:cNvPr id="1632481318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296888159" name="Picture">
+                  <wp:docPr id="1737781885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296888159" name="Picture"/>
+                          <pic:cNvPr id="1737781885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984087235" name="Picture">
+                  <wp:docPr id="1957209868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984087235" name="Picture"/>
+                          <pic:cNvPr id="1957209868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639203862" name="Picture">
+                        <wp:docPr id="427741341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639203862" name="Picture"/>
+                                <pic:cNvPr id="427741341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949422357" name="Picture">
+                  <wp:docPr id="523081050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949422357" name="Picture"/>
+                          <pic:cNvPr id="523081050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929480049" name="Picture">
+                  <wp:docPr id="1882735642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929480049" name="Picture"/>
+                          <pic:cNvPr id="1882735642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835785386" name="Picture">
+                  <wp:docPr id="605092392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835785386" name="Picture"/>
+                          <pic:cNvPr id="605092392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221698791" name="Picture">
+                  <wp:docPr id="1866038106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221698791" name="Picture"/>
+                          <pic:cNvPr id="1866038106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672114085" name="Picture">
+                  <wp:docPr id="309567109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672114085" name="Picture"/>
+                          <pic:cNvPr id="309567109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724129100" name="Picture">
+                  <wp:docPr id="1940554626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724129100" name="Picture"/>
+                          <pic:cNvPr id="1940554626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066164181" name="Picture">
+                  <wp:docPr id="1268231020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066164181" name="Picture"/>
+                          <pic:cNvPr id="1268231020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223352469" name="Picture">
+                  <wp:docPr id="879800106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223352469" name="Picture"/>
+                          <pic:cNvPr id="879800106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996223507" name="Picture">
+                  <wp:docPr id="1700203832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996223507" name="Picture"/>
+                          <pic:cNvPr id="1700203832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>