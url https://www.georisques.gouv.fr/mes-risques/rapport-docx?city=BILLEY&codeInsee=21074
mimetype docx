--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023116408" name="Picture">
+                  <wp:docPr id="613004553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023116408" name="Picture"/>
+                          <pic:cNvPr id="613004553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488793508" name="Picture">
+                  <wp:docPr id="386359597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488793508" name="Picture"/>
+                          <pic:cNvPr id="386359597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848092620" name="Picture">
+                        <wp:docPr id="473998208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848092620" name="Picture"/>
+                                <pic:cNvPr id="473998208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416257492" name="Picture">
+                  <wp:docPr id="1257936561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416257492" name="Picture"/>
+                          <pic:cNvPr id="1257936561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452217190" name="Picture">
+                  <wp:docPr id="682162889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452217190" name="Picture"/>
+                          <pic:cNvPr id="682162889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612975270" name="Picture">
+                  <wp:docPr id="1864673945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612975270" name="Picture"/>
+                          <pic:cNvPr id="1864673945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899847139" name="Picture">
+                  <wp:docPr id="1228198882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899847139" name="Picture"/>
+                          <pic:cNvPr id="1228198882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787454432" name="Picture">
+                  <wp:docPr id="837900874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787454432" name="Picture"/>
+                          <pic:cNvPr id="837900874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118617432" name="Picture">
+                        <wp:docPr id="1439086445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118617432" name="Picture"/>
+                                <pic:cNvPr id="1439086445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1668274227" name="Picture">
+                        <wp:docPr id="1293103860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1668274227" name="Picture"/>
+                                <pic:cNvPr id="1293103860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416558677" name="Picture">
+                        <wp:docPr id="298800386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416558677" name="Picture"/>
+                                <pic:cNvPr id="298800386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="779368054" name="Picture">
+                        <wp:docPr id="160878696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="779368054" name="Picture"/>
+                                <pic:cNvPr id="160878696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144949530" name="Picture">
+                        <wp:docPr id="2023713558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144949530" name="Picture"/>
+                                <pic:cNvPr id="2023713558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306507188" name="Picture">
+                        <wp:docPr id="770719844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306507188" name="Picture"/>
+                                <pic:cNvPr id="770719844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917175326" name="Picture">
+                        <wp:docPr id="587300332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917175326" name="Picture"/>
+                                <pic:cNvPr id="587300332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545396084" name="Picture">
+                        <wp:docPr id="1900265090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545396084" name="Picture"/>
+                                <pic:cNvPr id="1900265090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256311103" name="Picture">
+                        <wp:docPr id="1360967743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256311103" name="Picture"/>
+                                <pic:cNvPr id="1360967743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269902401" name="Picture">
+                        <wp:docPr id="198784887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269902401" name="Picture"/>
+                                <pic:cNvPr id="198784887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263992425" name="Picture">
+                        <wp:docPr id="1011224521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263992425" name="Picture"/>
+                                <pic:cNvPr id="1011224521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468762944" name="Picture">
+                        <wp:docPr id="185115590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468762944" name="Picture"/>
+                                <pic:cNvPr id="185115590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007770059" name="Picture">
+                        <wp:docPr id="670239776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007770059" name="Picture"/>
+                                <pic:cNvPr id="670239776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961219021" name="Picture">
+                        <wp:docPr id="927227568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961219021" name="Picture"/>
+                                <pic:cNvPr id="927227568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="814703779" name="Picture">
+                        <wp:docPr id="1341525446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="814703779" name="Picture"/>
+                                <pic:cNvPr id="1341525446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188908183" name="Picture">
+                  <wp:docPr id="1138296176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188908183" name="Picture"/>
+                          <pic:cNvPr id="1138296176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423795593" name="Picture">
+                  <wp:docPr id="259949739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423795593" name="Picture"/>
+                          <pic:cNvPr id="259949739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528835163" name="Picture">
+                  <wp:docPr id="933072143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528835163" name="Picture"/>
+                          <pic:cNvPr id="933072143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821267283" name="Picture">
+                  <wp:docPr id="1883906280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821267283" name="Picture"/>
+                          <pic:cNvPr id="1883906280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682525966" name="Picture">
+                  <wp:docPr id="2011742957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682525966" name="Picture"/>
+                          <pic:cNvPr id="2011742957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558115785" name="Picture">
+                  <wp:docPr id="2050073310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558115785" name="Picture"/>
+                          <pic:cNvPr id="2050073310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253866072" name="Picture">
+                        <wp:docPr id="1973762839" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253866072" name="Picture"/>
+                                <pic:cNvPr id="1973762839" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059219085" name="Picture">
+                  <wp:docPr id="18041352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059219085" name="Picture"/>
+                          <pic:cNvPr id="18041352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965491109" name="Picture">
+                  <wp:docPr id="667896419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965491109" name="Picture"/>
+                          <pic:cNvPr id="667896419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001258428" name="Picture">
+                  <wp:docPr id="2079240206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001258428" name="Picture"/>
+                          <pic:cNvPr id="2079240206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006392164" name="Picture">
+                  <wp:docPr id="1705165392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006392164" name="Picture"/>
+                          <pic:cNvPr id="1705165392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771376575" name="Picture">
+                  <wp:docPr id="2017385172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771376575" name="Picture"/>
+                          <pic:cNvPr id="2017385172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29642169" name="Picture">
+                  <wp:docPr id="1036738752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29642169" name="Picture"/>
+                          <pic:cNvPr id="1036738752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="774325547" name="Picture">
+                        <wp:docPr id="1039990943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="774325547" name="Picture"/>
+                                <pic:cNvPr id="1039990943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978683856" name="Picture">
+                        <wp:docPr id="1665848234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978683856" name="Picture"/>
+                                <pic:cNvPr id="1665848234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329895343" name="Picture">
+                  <wp:docPr id="433846188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329895343" name="Picture"/>
+                          <pic:cNvPr id="433846188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128418396" name="Picture">
+                  <wp:docPr id="950597655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128418396" name="Picture"/>
+                          <pic:cNvPr id="950597655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980393132" name="Picture">
+                  <wp:docPr id="1119569585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980393132" name="Picture"/>
+                          <pic:cNvPr id="1119569585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721120534" name="Picture">
+                  <wp:docPr id="611675196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721120534" name="Picture"/>
+                          <pic:cNvPr id="611675196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213495991" name="Picture">
+                  <wp:docPr id="1429147622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213495991" name="Picture"/>
+                          <pic:cNvPr id="1429147622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421127189" name="Picture">
+                  <wp:docPr id="217321762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421127189" name="Picture"/>
+                          <pic:cNvPr id="217321762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447343830" name="Picture">
+                        <wp:docPr id="1343020560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447343830" name="Picture"/>
+                                <pic:cNvPr id="1343020560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32727,57 +32727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868094530" name="Picture">
+                  <wp:docPr id="382014107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868094530" name="Picture"/>
+                          <pic:cNvPr id="382014107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32816,57 +32816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954747100" name="Picture">
+                  <wp:docPr id="679097556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954747100" name="Picture"/>
+                          <pic:cNvPr id="679097556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33460,57 +33460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273608977" name="Picture">
+                  <wp:docPr id="506499989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273608977" name="Picture"/>
+                          <pic:cNvPr id="506499989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34458,57 +34458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948069921" name="Picture">
+                  <wp:docPr id="809240520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948069921" name="Picture"/>
+                          <pic:cNvPr id="809240520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34561,57 +34561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055573383" name="Picture">
+                  <wp:docPr id="1054122280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055573383" name="Picture"/>
+                          <pic:cNvPr id="1054122280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35938,57 +35938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214052946" name="Picture">
+                  <wp:docPr id="415125408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214052946" name="Picture"/>
+                          <pic:cNvPr id="415125408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37081,57 +37081,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782299187" name="Picture">
+                        <wp:docPr id="1475798119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782299187" name="Picture"/>
+                                <pic:cNvPr id="1475798119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38439,57 +38439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25235935" name="Picture">
+                  <wp:docPr id="1029665398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25235935" name="Picture"/>
+                          <pic:cNvPr id="1029665398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931455516" name="Picture">
+                  <wp:docPr id="2103709235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931455516" name="Picture"/>
+                          <pic:cNvPr id="2103709235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951175815" name="Picture">
+                  <wp:docPr id="1079427238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951175815" name="Picture"/>
+                          <pic:cNvPr id="1079427238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40068,57 +40068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798708055" name="Picture">
+                  <wp:docPr id="1943141179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798708055" name="Picture"/>
+                          <pic:cNvPr id="1943141179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40171,57 +40171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941965642" name="Picture">
+                  <wp:docPr id="9585917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941965642" name="Picture"/>
+                          <pic:cNvPr id="9585917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41494,57 +41494,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271012149" name="Picture">
+                  <wp:docPr id="2127576520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271012149" name="Picture"/>
+                          <pic:cNvPr id="2127576520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42129,57 +42129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35290474" name="Picture">
+                  <wp:docPr id="1819749187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35290474" name="Picture"/>
+                          <pic:cNvPr id="1819749187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42200,57 +42200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122788839" name="Picture">
+                  <wp:docPr id="597784829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122788839" name="Picture"/>
+                          <pic:cNvPr id="597784829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42614,57 +42614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942612350" name="Picture">
+                  <wp:docPr id="580955636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942612350" name="Picture"/>
+                          <pic:cNvPr id="580955636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>