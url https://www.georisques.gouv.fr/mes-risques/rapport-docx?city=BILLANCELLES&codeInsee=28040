--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317215733" name="Picture">
+                  <wp:docPr id="1035548427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317215733" name="Picture"/>
+                          <pic:cNvPr id="1035548427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499016864" name="Picture">
+                  <wp:docPr id="87240349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499016864" name="Picture"/>
+                          <pic:cNvPr id="87240349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208780387" name="Picture">
+                        <wp:docPr id="1851813575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208780387" name="Picture"/>
+                                <pic:cNvPr id="1851813575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747744453" name="Picture">
+                  <wp:docPr id="1427156459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747744453" name="Picture"/>
+                          <pic:cNvPr id="1427156459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305360999" name="Picture">
+                  <wp:docPr id="914782362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305360999" name="Picture"/>
+                          <pic:cNvPr id="914782362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854264769" name="Picture">
+                  <wp:docPr id="956566621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854264769" name="Picture"/>
+                          <pic:cNvPr id="956566621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397056037" name="Picture">
+                  <wp:docPr id="204889623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397056037" name="Picture"/>
+                          <pic:cNvPr id="204889623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606214158" name="Picture">
+                  <wp:docPr id="1444942241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606214158" name="Picture"/>
+                          <pic:cNvPr id="1444942241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533306897" name="Picture">
+                        <wp:docPr id="1753716277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533306897" name="Picture"/>
+                                <pic:cNvPr id="1753716277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419546432" name="Picture">
+                        <wp:docPr id="1867397490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419546432" name="Picture"/>
+                                <pic:cNvPr id="1867397490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378492762" name="Picture">
+                        <wp:docPr id="726453670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378492762" name="Picture"/>
+                                <pic:cNvPr id="726453670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374834034" name="Picture">
+                        <wp:docPr id="2122593345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374834034" name="Picture"/>
+                                <pic:cNvPr id="2122593345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968184901" name="Picture">
+                        <wp:docPr id="2049385169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968184901" name="Picture"/>
+                                <pic:cNvPr id="2049385169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1663517997" name="Picture">
+                        <wp:docPr id="1122873500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1663517997" name="Picture"/>
+                                <pic:cNvPr id="1122873500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="178262837" name="Picture">
+                        <wp:docPr id="1659953343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="178262837" name="Picture"/>
+                                <pic:cNvPr id="1659953343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1347331972" name="Picture">
+                        <wp:docPr id="835370216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1347331972" name="Picture"/>
+                                <pic:cNvPr id="835370216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106598350" name="Picture">
+                        <wp:docPr id="2076763637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106598350" name="Picture"/>
+                                <pic:cNvPr id="2076763637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134375441" name="Picture">
+                        <wp:docPr id="1174372159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134375441" name="Picture"/>
+                                <pic:cNvPr id="1174372159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="801614623" name="Picture">
+                        <wp:docPr id="1129455133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="801614623" name="Picture"/>
+                                <pic:cNvPr id="1129455133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="196491712" name="Picture">
+                        <wp:docPr id="916458731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="196491712" name="Picture"/>
+                                <pic:cNvPr id="916458731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624290054" name="Picture">
+                        <wp:docPr id="754367100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624290054" name="Picture"/>
+                                <pic:cNvPr id="754367100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766260952" name="Picture">
+                        <wp:docPr id="1585579849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766260952" name="Picture"/>
+                                <pic:cNvPr id="1585579849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948517730" name="Picture">
+                        <wp:docPr id="1778939559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948517730" name="Picture"/>
+                                <pic:cNvPr id="1778939559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097370247" name="Picture">
+                  <wp:docPr id="383793431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097370247" name="Picture"/>
+                          <pic:cNvPr id="383793431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699177975" name="Picture">
+                  <wp:docPr id="1427413866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699177975" name="Picture"/>
+                          <pic:cNvPr id="1427413866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697832153" name="Picture">
+                  <wp:docPr id="1964459624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697832153" name="Picture"/>
+                          <pic:cNvPr id="1964459624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502084979" name="Picture">
+                  <wp:docPr id="1598221152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502084979" name="Picture"/>
+                          <pic:cNvPr id="1598221152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947871627" name="Picture">
+                  <wp:docPr id="1386606005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947871627" name="Picture"/>
+                          <pic:cNvPr id="1386606005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371233333" name="Picture">
+                  <wp:docPr id="394022564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371233333" name="Picture"/>
+                          <pic:cNvPr id="394022564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330916282" name="Picture">
+                        <wp:docPr id="443605024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330916282" name="Picture"/>
+                                <pic:cNvPr id="443605024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097599493" name="Picture">
+                  <wp:docPr id="215853292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097599493" name="Picture"/>
+                          <pic:cNvPr id="215853292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176013379" name="Picture">
+                  <wp:docPr id="1726086830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176013379" name="Picture"/>
+                          <pic:cNvPr id="1726086830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687827277" name="Picture">
+                  <wp:docPr id="2072867762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687827277" name="Picture"/>
+                          <pic:cNvPr id="2072867762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452095253" name="Picture">
+                  <wp:docPr id="2125840349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452095253" name="Picture"/>
+                          <pic:cNvPr id="2125840349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834300028" name="Picture">
+                  <wp:docPr id="534649704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834300028" name="Picture"/>
+                          <pic:cNvPr id="534649704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242702603" name="Picture">
+                  <wp:docPr id="1672503633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242702603" name="Picture"/>
+                          <pic:cNvPr id="1672503633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2063179518" name="Picture">
+                        <wp:docPr id="359468586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2063179518" name="Picture"/>
+                                <pic:cNvPr id="359468586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324494763" name="Picture">
+                  <wp:docPr id="1974951743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324494763" name="Picture"/>
+                          <pic:cNvPr id="1974951743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140473761" name="Picture">
+                  <wp:docPr id="1013678908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140473761" name="Picture"/>
+                          <pic:cNvPr id="1013678908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280205481" name="Picture">
+                  <wp:docPr id="439713915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280205481" name="Picture"/>
+                          <pic:cNvPr id="439713915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589476126" name="Picture">
+                  <wp:docPr id="1071157069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589476126" name="Picture"/>
+                          <pic:cNvPr id="1071157069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760573598" name="Picture">
+                  <wp:docPr id="195107011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760573598" name="Picture"/>
+                          <pic:cNvPr id="195107011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000107309" name="Picture">
+                  <wp:docPr id="688862050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000107309" name="Picture"/>
+                          <pic:cNvPr id="688862050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554758120" name="Picture">
+                        <wp:docPr id="501444651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554758120" name="Picture"/>
+                                <pic:cNvPr id="501444651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875917496" name="Picture">
+                  <wp:docPr id="1294451926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875917496" name="Picture"/>
+                          <pic:cNvPr id="1294451926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436461383" name="Picture">
+                  <wp:docPr id="1034976163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436461383" name="Picture"/>
+                          <pic:cNvPr id="1034976163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418905879" name="Picture">
+                  <wp:docPr id="782345769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418905879" name="Picture"/>
+                          <pic:cNvPr id="782345769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891244553" name="Picture">
+                  <wp:docPr id="1104864676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891244553" name="Picture"/>
+                          <pic:cNvPr id="1104864676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817939368" name="Picture">
+                  <wp:docPr id="509127435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817939368" name="Picture"/>
+                          <pic:cNvPr id="509127435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307125096" name="Picture">
+                  <wp:docPr id="1509142217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307125096" name="Picture"/>
+                          <pic:cNvPr id="1509142217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289585726" name="Picture">
+                        <wp:docPr id="1088207749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289585726" name="Picture"/>
+                                <pic:cNvPr id="1088207749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749212630" name="Picture">
+                  <wp:docPr id="69062833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749212630" name="Picture"/>
+                          <pic:cNvPr id="69062833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268080277" name="Picture">
+                  <wp:docPr id="1145435651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268080277" name="Picture"/>
+                          <pic:cNvPr id="1145435651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888815118" name="Picture">
+                  <wp:docPr id="54611202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888815118" name="Picture"/>
+                          <pic:cNvPr id="54611202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423178964" name="Picture">
+                  <wp:docPr id="784286735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423178964" name="Picture"/>
+                          <pic:cNvPr id="784286735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143253361" name="Picture">
+                  <wp:docPr id="1479081496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143253361" name="Picture"/>
+                          <pic:cNvPr id="1479081496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140168605" name="Picture">
+                  <wp:docPr id="403157105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140168605" name="Picture"/>
+                          <pic:cNvPr id="403157105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958683977" name="Picture">
+                  <wp:docPr id="130045271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958683977" name="Picture"/>
+                          <pic:cNvPr id="130045271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453617288" name="Picture">
+                  <wp:docPr id="293872039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453617288" name="Picture"/>
+                          <pic:cNvPr id="293872039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887980167" name="Picture">
+                  <wp:docPr id="1089129960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887980167" name="Picture"/>
+                          <pic:cNvPr id="1089129960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>