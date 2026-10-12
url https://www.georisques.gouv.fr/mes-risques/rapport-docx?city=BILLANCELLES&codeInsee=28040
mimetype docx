--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035548427" name="Picture">
+                  <wp:docPr id="567252649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035548427" name="Picture"/>
+                          <pic:cNvPr id="567252649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87240349" name="Picture">
+                  <wp:docPr id="826501312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87240349" name="Picture"/>
+                          <pic:cNvPr id="826501312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851813575" name="Picture">
+                        <wp:docPr id="1386286486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851813575" name="Picture"/>
+                                <pic:cNvPr id="1386286486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427156459" name="Picture">
+                  <wp:docPr id="1509677737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427156459" name="Picture"/>
+                          <pic:cNvPr id="1509677737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914782362" name="Picture">
+                  <wp:docPr id="1989017804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914782362" name="Picture"/>
+                          <pic:cNvPr id="1989017804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956566621" name="Picture">
+                  <wp:docPr id="631586890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956566621" name="Picture"/>
+                          <pic:cNvPr id="631586890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204889623" name="Picture">
+                  <wp:docPr id="1528318559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204889623" name="Picture"/>
+                          <pic:cNvPr id="1528318559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444942241" name="Picture">
+                  <wp:docPr id="781206485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444942241" name="Picture"/>
+                          <pic:cNvPr id="781206485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753716277" name="Picture">
+                        <wp:docPr id="1473125769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753716277" name="Picture"/>
+                                <pic:cNvPr id="1473125769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867397490" name="Picture">
+                        <wp:docPr id="1651707304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867397490" name="Picture"/>
+                                <pic:cNvPr id="1651707304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726453670" name="Picture">
+                        <wp:docPr id="2059697090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726453670" name="Picture"/>
+                                <pic:cNvPr id="2059697090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122593345" name="Picture">
+                        <wp:docPr id="1016005277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122593345" name="Picture"/>
+                                <pic:cNvPr id="1016005277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049385169" name="Picture">
+                        <wp:docPr id="403499183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049385169" name="Picture"/>
+                                <pic:cNvPr id="403499183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122873500" name="Picture">
+                        <wp:docPr id="190763037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122873500" name="Picture"/>
+                                <pic:cNvPr id="190763037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659953343" name="Picture">
+                        <wp:docPr id="193702420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659953343" name="Picture"/>
+                                <pic:cNvPr id="193702420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835370216" name="Picture">
+                        <wp:docPr id="415973180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835370216" name="Picture"/>
+                                <pic:cNvPr id="415973180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076763637" name="Picture">
+                        <wp:docPr id="230545261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076763637" name="Picture"/>
+                                <pic:cNvPr id="230545261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174372159" name="Picture">
+                        <wp:docPr id="1284393576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174372159" name="Picture"/>
+                                <pic:cNvPr id="1284393576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129455133" name="Picture">
+                        <wp:docPr id="1718131890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129455133" name="Picture"/>
+                                <pic:cNvPr id="1718131890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916458731" name="Picture">
+                        <wp:docPr id="918954858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916458731" name="Picture"/>
+                                <pic:cNvPr id="918954858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754367100" name="Picture">
+                        <wp:docPr id="815505793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754367100" name="Picture"/>
+                                <pic:cNvPr id="815505793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585579849" name="Picture">
+                        <wp:docPr id="1032533088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585579849" name="Picture"/>
+                                <pic:cNvPr id="1032533088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778939559" name="Picture">
+                        <wp:docPr id="224778420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778939559" name="Picture"/>
+                                <pic:cNvPr id="224778420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383793431" name="Picture">
+                  <wp:docPr id="1794110332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383793431" name="Picture"/>
+                          <pic:cNvPr id="1794110332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427413866" name="Picture">
+                  <wp:docPr id="992164640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427413866" name="Picture"/>
+                          <pic:cNvPr id="992164640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964459624" name="Picture">
+                  <wp:docPr id="1013517230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964459624" name="Picture"/>
+                          <pic:cNvPr id="1013517230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598221152" name="Picture">
+                  <wp:docPr id="939942879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598221152" name="Picture"/>
+                          <pic:cNvPr id="939942879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386606005" name="Picture">
+                  <wp:docPr id="1047369663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386606005" name="Picture"/>
+                          <pic:cNvPr id="1047369663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394022564" name="Picture">
+                  <wp:docPr id="231051405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394022564" name="Picture"/>
+                          <pic:cNvPr id="231051405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443605024" name="Picture">
+                        <wp:docPr id="1279604292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443605024" name="Picture"/>
+                                <pic:cNvPr id="1279604292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215853292" name="Picture">
+                  <wp:docPr id="1752175993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215853292" name="Picture"/>
+                          <pic:cNvPr id="1752175993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726086830" name="Picture">
+                  <wp:docPr id="2121599528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726086830" name="Picture"/>
+                          <pic:cNvPr id="2121599528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072867762" name="Picture">
+                  <wp:docPr id="459797684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072867762" name="Picture"/>
+                          <pic:cNvPr id="459797684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125840349" name="Picture">
+                  <wp:docPr id="1347857245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125840349" name="Picture"/>
+                          <pic:cNvPr id="1347857245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534649704" name="Picture">
+                  <wp:docPr id="202877784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534649704" name="Picture"/>
+                          <pic:cNvPr id="202877784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672503633" name="Picture">
+                  <wp:docPr id="1173273923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672503633" name="Picture"/>
+                          <pic:cNvPr id="1173273923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359468586" name="Picture">
+                        <wp:docPr id="1354096469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359468586" name="Picture"/>
+                                <pic:cNvPr id="1354096469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974951743" name="Picture">
+                  <wp:docPr id="1619096741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974951743" name="Picture"/>
+                          <pic:cNvPr id="1619096741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013678908" name="Picture">
+                  <wp:docPr id="1056442130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013678908" name="Picture"/>
+                          <pic:cNvPr id="1056442130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439713915" name="Picture">
+                  <wp:docPr id="1240132843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439713915" name="Picture"/>
+                          <pic:cNvPr id="1240132843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071157069" name="Picture">
+                  <wp:docPr id="1432620261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071157069" name="Picture"/>
+                          <pic:cNvPr id="1432620261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195107011" name="Picture">
+                  <wp:docPr id="728405615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195107011" name="Picture"/>
+                          <pic:cNvPr id="728405615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688862050" name="Picture">
+                  <wp:docPr id="720645327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688862050" name="Picture"/>
+                          <pic:cNvPr id="720645327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="501444651" name="Picture">
+                        <wp:docPr id="360545387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="501444651" name="Picture"/>
+                                <pic:cNvPr id="360545387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294451926" name="Picture">
+                  <wp:docPr id="518305887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294451926" name="Picture"/>
+                          <pic:cNvPr id="518305887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034976163" name="Picture">
+                  <wp:docPr id="1535350557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034976163" name="Picture"/>
+                          <pic:cNvPr id="1535350557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782345769" name="Picture">
+                  <wp:docPr id="699687826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782345769" name="Picture"/>
+                          <pic:cNvPr id="699687826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104864676" name="Picture">
+                  <wp:docPr id="1347749055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104864676" name="Picture"/>
+                          <pic:cNvPr id="1347749055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509127435" name="Picture">
+                  <wp:docPr id="1769448325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509127435" name="Picture"/>
+                          <pic:cNvPr id="1769448325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509142217" name="Picture">
+                  <wp:docPr id="1616695013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509142217" name="Picture"/>
+                          <pic:cNvPr id="1616695013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088207749" name="Picture">
+                        <wp:docPr id="1472686968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088207749" name="Picture"/>
+                                <pic:cNvPr id="1472686968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69062833" name="Picture">
+                  <wp:docPr id="1374338179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69062833" name="Picture"/>
+                          <pic:cNvPr id="1374338179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145435651" name="Picture">
+                  <wp:docPr id="2092130412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145435651" name="Picture"/>
+                          <pic:cNvPr id="2092130412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54611202" name="Picture">
+                  <wp:docPr id="1030124802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54611202" name="Picture"/>
+                          <pic:cNvPr id="1030124802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784286735" name="Picture">
+                  <wp:docPr id="1607853512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784286735" name="Picture"/>
+                          <pic:cNvPr id="1607853512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479081496" name="Picture">
+                  <wp:docPr id="1718785303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479081496" name="Picture"/>
+                          <pic:cNvPr id="1718785303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403157105" name="Picture">
+                  <wp:docPr id="207551241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403157105" name="Picture"/>
+                          <pic:cNvPr id="207551241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130045271" name="Picture">
+                  <wp:docPr id="2130058680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130045271" name="Picture"/>
+                          <pic:cNvPr id="2130058680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293872039" name="Picture">
+                  <wp:docPr id="652915109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293872039" name="Picture"/>
+                          <pic:cNvPr id="652915109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089129960" name="Picture">
+                  <wp:docPr id="1504049050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089129960" name="Picture"/>
+                          <pic:cNvPr id="1504049050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>