--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880529179" name="Picture">
+                  <wp:docPr id="540908352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880529179" name="Picture"/>
+                          <pic:cNvPr id="540908352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336006259" name="Picture">
+                  <wp:docPr id="762026787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336006259" name="Picture"/>
+                          <pic:cNvPr id="762026787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="271750039" name="Picture">
+                        <wp:docPr id="1762300356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="271750039" name="Picture"/>
+                                <pic:cNvPr id="1762300356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85206562" name="Picture">
+                  <wp:docPr id="524218038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85206562" name="Picture"/>
+                          <pic:cNvPr id="524218038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950043150" name="Picture">
+                  <wp:docPr id="1393593364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950043150" name="Picture"/>
+                          <pic:cNvPr id="1393593364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255567325" name="Picture">
+                  <wp:docPr id="1354999566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255567325" name="Picture"/>
+                          <pic:cNvPr id="1354999566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272326530" name="Picture">
+                  <wp:docPr id="1725696241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272326530" name="Picture"/>
+                          <pic:cNvPr id="1725696241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175908708" name="Picture">
+                  <wp:docPr id="1975044517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175908708" name="Picture"/>
+                          <pic:cNvPr id="1975044517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045023531" name="Picture">
+                        <wp:docPr id="1864190441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045023531" name="Picture"/>
+                                <pic:cNvPr id="1864190441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531048575" name="Picture">
+                        <wp:docPr id="877039663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531048575" name="Picture"/>
+                                <pic:cNvPr id="877039663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642866471" name="Picture">
+                        <wp:docPr id="888063809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642866471" name="Picture"/>
+                                <pic:cNvPr id="888063809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033569702" name="Picture">
+                        <wp:docPr id="1641556531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033569702" name="Picture"/>
+                                <pic:cNvPr id="1641556531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455826144" name="Picture">
+                        <wp:docPr id="1020661037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455826144" name="Picture"/>
+                                <pic:cNvPr id="1020661037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478313808" name="Picture">
+                        <wp:docPr id="1961822311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478313808" name="Picture"/>
+                                <pic:cNvPr id="1961822311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54647342" name="Picture">
+                        <wp:docPr id="790350872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54647342" name="Picture"/>
+                                <pic:cNvPr id="790350872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="338132997" name="Picture">
+                        <wp:docPr id="1494685788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="338132997" name="Picture"/>
+                                <pic:cNvPr id="1494685788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293718461" name="Picture">
+                        <wp:docPr id="160950647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293718461" name="Picture"/>
+                                <pic:cNvPr id="160950647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687820258" name="Picture">
+                        <wp:docPr id="1752719458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687820258" name="Picture"/>
+                                <pic:cNvPr id="1752719458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911091574" name="Picture">
+                        <wp:docPr id="1912241673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911091574" name="Picture"/>
+                                <pic:cNvPr id="1912241673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714185700" name="Picture">
+                        <wp:docPr id="2049434971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714185700" name="Picture"/>
+                                <pic:cNvPr id="2049434971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546342111" name="Picture">
+                  <wp:docPr id="609457760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546342111" name="Picture"/>
+                          <pic:cNvPr id="609457760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121990521" name="Picture">
+                  <wp:docPr id="355827716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121990521" name="Picture"/>
+                          <pic:cNvPr id="355827716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136021214" name="Picture">
+                  <wp:docPr id="1893675643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136021214" name="Picture"/>
+                          <pic:cNvPr id="1893675643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133167542" name="Picture">
+                  <wp:docPr id="575031464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133167542" name="Picture"/>
+                          <pic:cNvPr id="575031464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522548287" name="Picture">
+                  <wp:docPr id="742669948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522548287" name="Picture"/>
+                          <pic:cNvPr id="742669948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97853098" name="Picture">
+                  <wp:docPr id="1604662130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97853098" name="Picture"/>
+                          <pic:cNvPr id="1604662130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955777118" name="Picture">
+                        <wp:docPr id="867875794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955777118" name="Picture"/>
+                                <pic:cNvPr id="867875794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852164517" name="Picture">
+                  <wp:docPr id="23595939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852164517" name="Picture"/>
+                          <pic:cNvPr id="23595939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848205238" name="Picture">
+                  <wp:docPr id="1092912104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848205238" name="Picture"/>
+                          <pic:cNvPr id="1092912104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210479127" name="Picture">
+                  <wp:docPr id="656856117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210479127" name="Picture"/>
+                          <pic:cNvPr id="656856117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592768411" name="Picture">
+                  <wp:docPr id="361458352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592768411" name="Picture"/>
+                          <pic:cNvPr id="361458352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253336664" name="Picture">
+                  <wp:docPr id="353842567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253336664" name="Picture"/>
+                          <pic:cNvPr id="353842567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489280614" name="Picture">
+                  <wp:docPr id="908893698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489280614" name="Picture"/>
+                          <pic:cNvPr id="908893698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260141553" name="Picture">
+                        <wp:docPr id="281842005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260141553" name="Picture"/>
+                                <pic:cNvPr id="281842005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942682057" name="Picture">
+                  <wp:docPr id="1111675328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942682057" name="Picture"/>
+                          <pic:cNvPr id="1111675328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015116659" name="Picture">
+                  <wp:docPr id="203786156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015116659" name="Picture"/>
+                          <pic:cNvPr id="203786156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905729094" name="Picture">
+                  <wp:docPr id="245373969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905729094" name="Picture"/>
+                          <pic:cNvPr id="245373969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889213998" name="Picture">
+                  <wp:docPr id="1771201215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889213998" name="Picture"/>
+                          <pic:cNvPr id="1771201215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635040921" name="Picture">
+                  <wp:docPr id="1828649094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635040921" name="Picture"/>
+                          <pic:cNvPr id="1828649094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793250685" name="Picture">
+                  <wp:docPr id="1475741021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793250685" name="Picture"/>
+                          <pic:cNvPr id="1475741021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348632455" name="Picture">
+                        <wp:docPr id="2121566669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348632455" name="Picture"/>
+                                <pic:cNvPr id="2121566669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067353365" name="Picture">
+                  <wp:docPr id="424654771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067353365" name="Picture"/>
+                          <pic:cNvPr id="424654771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516864" name="Picture">
+                  <wp:docPr id="1787038178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516864" name="Picture"/>
+                          <pic:cNvPr id="1787038178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685456299" name="Picture">
+                  <wp:docPr id="1313758295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685456299" name="Picture"/>
+                          <pic:cNvPr id="1313758295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843921461" name="Picture">
+                  <wp:docPr id="1720850394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843921461" name="Picture"/>
+                          <pic:cNvPr id="1720850394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63458642" name="Picture">
+                  <wp:docPr id="1791244789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63458642" name="Picture"/>
+                          <pic:cNvPr id="1791244789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772876686" name="Picture">
+                  <wp:docPr id="1166405126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772876686" name="Picture"/>
+                          <pic:cNvPr id="1166405126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780132959" name="Picture">
+                        <wp:docPr id="2099371765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780132959" name="Picture"/>
+                                <pic:cNvPr id="2099371765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151380807" name="Picture">
+                  <wp:docPr id="398387849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151380807" name="Picture"/>
+                          <pic:cNvPr id="398387849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955878399" name="Picture">
+                  <wp:docPr id="850966336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955878399" name="Picture"/>
+                          <pic:cNvPr id="850966336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585433091" name="Picture">
+                  <wp:docPr id="821664539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585433091" name="Picture"/>
+                          <pic:cNvPr id="821664539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>