--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859514923" name="Picture">
+                  <wp:docPr id="987366407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859514923" name="Picture"/>
+                          <pic:cNvPr id="987366407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701774121" name="Picture">
+                  <wp:docPr id="968888137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701774121" name="Picture"/>
+                          <pic:cNvPr id="968888137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="178606084" name="Picture">
+                        <wp:docPr id="896261714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="178606084" name="Picture"/>
+                                <pic:cNvPr id="896261714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126187660" name="Picture">
+                  <wp:docPr id="271475151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126187660" name="Picture"/>
+                          <pic:cNvPr id="271475151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72278122" name="Picture">
+                  <wp:docPr id="2003694337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72278122" name="Picture"/>
+                          <pic:cNvPr id="2003694337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969097655" name="Picture">
+                  <wp:docPr id="1278899166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969097655" name="Picture"/>
+                          <pic:cNvPr id="1278899166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190855641" name="Picture">
+                  <wp:docPr id="852913340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190855641" name="Picture"/>
+                          <pic:cNvPr id="852913340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529485588" name="Picture">
+                  <wp:docPr id="2036543089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529485588" name="Picture"/>
+                          <pic:cNvPr id="2036543089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590364549" name="Picture">
+                        <wp:docPr id="2013245636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590364549" name="Picture"/>
+                                <pic:cNvPr id="2013245636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144947665" name="Picture">
+                        <wp:docPr id="1668640418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144947665" name="Picture"/>
+                                <pic:cNvPr id="1668640418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963930780" name="Picture">
+                        <wp:docPr id="2076233531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963930780" name="Picture"/>
+                                <pic:cNvPr id="2076233531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018099058" name="Picture">
+                        <wp:docPr id="1872752798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018099058" name="Picture"/>
+                                <pic:cNvPr id="1872752798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097471070" name="Picture">
+                        <wp:docPr id="1937825845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097471070" name="Picture"/>
+                                <pic:cNvPr id="1937825845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133786364" name="Picture">
+                        <wp:docPr id="1080461936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133786364" name="Picture"/>
+                                <pic:cNvPr id="1080461936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771800058" name="Picture">
+                        <wp:docPr id="808298679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771800058" name="Picture"/>
+                                <pic:cNvPr id="808298679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="999997657" name="Picture">
+                        <wp:docPr id="880169166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="999997657" name="Picture"/>
+                                <pic:cNvPr id="880169166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214468695" name="Picture">
+                        <wp:docPr id="1864773960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214468695" name="Picture"/>
+                                <pic:cNvPr id="1864773960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570065622" name="Picture">
+                        <wp:docPr id="1481795533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570065622" name="Picture"/>
+                                <pic:cNvPr id="1481795533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753680638" name="Picture">
+                        <wp:docPr id="1464594697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753680638" name="Picture"/>
+                                <pic:cNvPr id="1464594697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824961413" name="Picture">
+                        <wp:docPr id="340507043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824961413" name="Picture"/>
+                                <pic:cNvPr id="340507043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1940515538" name="Picture">
+                        <wp:docPr id="2023843423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1940515538" name="Picture"/>
+                                <pic:cNvPr id="2023843423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205753423" name="Picture">
+                        <wp:docPr id="1692389207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205753423" name="Picture"/>
+                                <pic:cNvPr id="1692389207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558252682" name="Picture">
+                        <wp:docPr id="1029613291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558252682" name="Picture"/>
+                                <pic:cNvPr id="1029613291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949763134" name="Picture">
+                  <wp:docPr id="194852492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949763134" name="Picture"/>
+                          <pic:cNvPr id="194852492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1143716910" name="Picture">
+                  <wp:docPr id="475548130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1143716910" name="Picture"/>
+                          <pic:cNvPr id="475548130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69523677" name="Picture">
+                  <wp:docPr id="1998504842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69523677" name="Picture"/>
+                          <pic:cNvPr id="1998504842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267955597" name="Picture">
+                  <wp:docPr id="583436351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267955597" name="Picture"/>
+                          <pic:cNvPr id="583436351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256712453" name="Picture">
+                  <wp:docPr id="908342835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256712453" name="Picture"/>
+                          <pic:cNvPr id="908342835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690474892" name="Picture">
+                  <wp:docPr id="737667880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690474892" name="Picture"/>
+                          <pic:cNvPr id="737667880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303894931" name="Picture">
+                        <wp:docPr id="838064109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303894931" name="Picture"/>
+                                <pic:cNvPr id="838064109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256263991" name="Picture">
+                  <wp:docPr id="1967024083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256263991" name="Picture"/>
+                          <pic:cNvPr id="1967024083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813051752" name="Picture">
+                  <wp:docPr id="1450690067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813051752" name="Picture"/>
+                          <pic:cNvPr id="1450690067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520674362" name="Picture">
+                  <wp:docPr id="2031366031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520674362" name="Picture"/>
+                          <pic:cNvPr id="2031366031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523126321" name="Picture">
+                  <wp:docPr id="1665301483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523126321" name="Picture"/>
+                          <pic:cNvPr id="1665301483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809052369" name="Picture">
+                  <wp:docPr id="1938058030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809052369" name="Picture"/>
+                          <pic:cNvPr id="1938058030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271517953" name="Picture">
+                  <wp:docPr id="1841415800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271517953" name="Picture"/>
+                          <pic:cNvPr id="1841415800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852920006" name="Picture">
+                        <wp:docPr id="2026426471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852920006" name="Picture"/>
+                                <pic:cNvPr id="2026426471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277254861" name="Picture">
+                  <wp:docPr id="1996841861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277254861" name="Picture"/>
+                          <pic:cNvPr id="1996841861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342035932" name="Picture">
+                  <wp:docPr id="47089207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342035932" name="Picture"/>
+                          <pic:cNvPr id="47089207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879529718" name="Picture">
+                  <wp:docPr id="1687778670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879529718" name="Picture"/>
+                          <pic:cNvPr id="1687778670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362798374" name="Picture">
+                  <wp:docPr id="1569252630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362798374" name="Picture"/>
+                          <pic:cNvPr id="1569252630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041258886" name="Picture">
+                  <wp:docPr id="2019912825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041258886" name="Picture"/>
+                          <pic:cNvPr id="2019912825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281813084" name="Picture">
+                  <wp:docPr id="673864676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281813084" name="Picture"/>
+                          <pic:cNvPr id="673864676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019175746" name="Picture">
+                  <wp:docPr id="1501429743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019175746" name="Picture"/>
+                          <pic:cNvPr id="1501429743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60103711" name="Picture">
+                  <wp:docPr id="603093599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60103711" name="Picture"/>
+                          <pic:cNvPr id="603093599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706571863" name="Picture">
+                  <wp:docPr id="669580289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706571863" name="Picture"/>
+                          <pic:cNvPr id="669580289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968650018" name="Picture">
+                  <wp:docPr id="1779426533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968650018" name="Picture"/>
+                          <pic:cNvPr id="1779426533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738546211" name="Picture">
+                  <wp:docPr id="1816815395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738546211" name="Picture"/>
+                          <pic:cNvPr id="1816815395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105159538" name="Picture">
+                  <wp:docPr id="484113429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105159538" name="Picture"/>
+                          <pic:cNvPr id="484113429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456408350" name="Picture">
+                        <wp:docPr id="2039192857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456408350" name="Picture"/>
+                                <pic:cNvPr id="2039192857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061673226" name="Picture">
+                  <wp:docPr id="855305321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061673226" name="Picture"/>
+                          <pic:cNvPr id="855305321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57174537" name="Picture">
+                  <wp:docPr id="644252055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57174537" name="Picture"/>
+                          <pic:cNvPr id="644252055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649463000" name="Picture">
+                  <wp:docPr id="1137084964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649463000" name="Picture"/>
+                          <pic:cNvPr id="1137084964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96364644" name="Picture">
+                  <wp:docPr id="86471066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96364644" name="Picture"/>
+                          <pic:cNvPr id="86471066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904209900" name="Picture">
+                  <wp:docPr id="352259279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904209900" name="Picture"/>
+                          <pic:cNvPr id="352259279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505810576" name="Picture">
+                  <wp:docPr id="825593881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505810576" name="Picture"/>
+                          <pic:cNvPr id="825593881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143154976" name="Picture">
+                        <wp:docPr id="788008154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143154976" name="Picture"/>
+                                <pic:cNvPr id="788008154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396822945" name="Picture">
+                  <wp:docPr id="526094406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396822945" name="Picture"/>
+                          <pic:cNvPr id="526094406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806430861" name="Picture">
+                  <wp:docPr id="221749983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806430861" name="Picture"/>
+                          <pic:cNvPr id="221749983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148674182" name="Picture">
+                  <wp:docPr id="1330085662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148674182" name="Picture"/>
+                          <pic:cNvPr id="1330085662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44946,57 +44946,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625495527" name="Picture">
+                  <wp:docPr id="1519618263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625495527" name="Picture"/>
+                          <pic:cNvPr id="1519618263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45017,57 +45017,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416146668" name="Picture">
+                  <wp:docPr id="1786963968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416146668" name="Picture"/>
+                          <pic:cNvPr id="1786963968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45431,57 +45431,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946629185" name="Picture">
+                  <wp:docPr id="516539841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946629185" name="Picture"/>
+                          <pic:cNvPr id="516539841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>