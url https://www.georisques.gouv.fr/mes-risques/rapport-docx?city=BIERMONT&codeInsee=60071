--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892952738" name="Picture">
+                  <wp:docPr id="2136754723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892952738" name="Picture"/>
+                          <pic:cNvPr id="2136754723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006757308" name="Picture">
+                  <wp:docPr id="1422278300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006757308" name="Picture"/>
+                          <pic:cNvPr id="1422278300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="410568238" name="Picture">
+                        <wp:docPr id="494020626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="410568238" name="Picture"/>
+                                <pic:cNvPr id="494020626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212288940" name="Picture">
+                  <wp:docPr id="2130323326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212288940" name="Picture"/>
+                          <pic:cNvPr id="2130323326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522589913" name="Picture">
+                  <wp:docPr id="731692996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522589913" name="Picture"/>
+                          <pic:cNvPr id="731692996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207422955" name="Picture">
+                  <wp:docPr id="977729145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207422955" name="Picture"/>
+                          <pic:cNvPr id="977729145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908749258" name="Picture">
+                  <wp:docPr id="1065963402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908749258" name="Picture"/>
+                          <pic:cNvPr id="1065963402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438826333" name="Picture">
+                  <wp:docPr id="2094665556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438826333" name="Picture"/>
+                          <pic:cNvPr id="2094665556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833501866" name="Picture">
+                        <wp:docPr id="785418663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833501866" name="Picture"/>
+                                <pic:cNvPr id="785418663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634553956" name="Picture">
+                        <wp:docPr id="1760165075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634553956" name="Picture"/>
+                                <pic:cNvPr id="1760165075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350465473" name="Picture">
+                        <wp:docPr id="610374004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350465473" name="Picture"/>
+                                <pic:cNvPr id="610374004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="272260916" name="Picture">
+                        <wp:docPr id="628788284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="272260916" name="Picture"/>
+                                <pic:cNvPr id="628788284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372161595" name="Picture">
+                        <wp:docPr id="473984569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372161595" name="Picture"/>
+                                <pic:cNvPr id="473984569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993476648" name="Picture">
+                        <wp:docPr id="483384126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993476648" name="Picture"/>
+                                <pic:cNvPr id="483384126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500926367" name="Picture">
+                        <wp:docPr id="38612424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500926367" name="Picture"/>
+                                <pic:cNvPr id="38612424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760499404" name="Picture">
+                        <wp:docPr id="1580939822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760499404" name="Picture"/>
+                                <pic:cNvPr id="1580939822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450485254" name="Picture">
+                        <wp:docPr id="884882805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450485254" name="Picture"/>
+                                <pic:cNvPr id="884882805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="585404010" name="Picture">
+                        <wp:docPr id="865737859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="585404010" name="Picture"/>
+                                <pic:cNvPr id="865737859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506875057" name="Picture">
+                        <wp:docPr id="1690218757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506875057" name="Picture"/>
+                                <pic:cNvPr id="1690218757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461587460" name="Picture">
+                        <wp:docPr id="771649084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461587460" name="Picture"/>
+                                <pic:cNvPr id="771649084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601603955" name="Picture">
+                        <wp:docPr id="1221777505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601603955" name="Picture"/>
+                                <pic:cNvPr id="1221777505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411870847" name="Picture">
+                        <wp:docPr id="403716114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411870847" name="Picture"/>
+                                <pic:cNvPr id="403716114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466846107" name="Picture">
+                        <wp:docPr id="1849888924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466846107" name="Picture"/>
+                                <pic:cNvPr id="1849888924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635342257" name="Picture">
+                  <wp:docPr id="623179718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635342257" name="Picture"/>
+                          <pic:cNvPr id="623179718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396460570" name="Picture">
+                  <wp:docPr id="342978755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396460570" name="Picture"/>
+                          <pic:cNvPr id="342978755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079107637" name="Picture">
+                  <wp:docPr id="1756620387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079107637" name="Picture"/>
+                          <pic:cNvPr id="1756620387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779352235" name="Picture">
+                  <wp:docPr id="1878448298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779352235" name="Picture"/>
+                          <pic:cNvPr id="1878448298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072968213" name="Picture">
+                  <wp:docPr id="1355107376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072968213" name="Picture"/>
+                          <pic:cNvPr id="1355107376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159335980" name="Picture">
+                  <wp:docPr id="1210559014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159335980" name="Picture"/>
+                          <pic:cNvPr id="1210559014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218098728" name="Picture">
+                        <wp:docPr id="255095528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218098728" name="Picture"/>
+                                <pic:cNvPr id="255095528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344126844" name="Picture">
+                  <wp:docPr id="1706761011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344126844" name="Picture"/>
+                          <pic:cNvPr id="1706761011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331154291" name="Picture">
+                  <wp:docPr id="1809442456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331154291" name="Picture"/>
+                          <pic:cNvPr id="1809442456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615864704" name="Picture">
+                  <wp:docPr id="1205238329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615864704" name="Picture"/>
+                          <pic:cNvPr id="1205238329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663411161" name="Picture">
+                  <wp:docPr id="779174304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663411161" name="Picture"/>
+                          <pic:cNvPr id="779174304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437036119" name="Picture">
+                  <wp:docPr id="1446178784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437036119" name="Picture"/>
+                          <pic:cNvPr id="1446178784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212753444" name="Picture">
+                  <wp:docPr id="855201509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212753444" name="Picture"/>
+                          <pic:cNvPr id="855201509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836575440" name="Picture">
+                        <wp:docPr id="1821359710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836575440" name="Picture"/>
+                                <pic:cNvPr id="1821359710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331797542" name="Picture">
+                  <wp:docPr id="347706196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331797542" name="Picture"/>
+                          <pic:cNvPr id="347706196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181931858" name="Picture">
+                  <wp:docPr id="171073594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181931858" name="Picture"/>
+                          <pic:cNvPr id="171073594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827847024" name="Picture">
+                  <wp:docPr id="679357633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827847024" name="Picture"/>
+                          <pic:cNvPr id="679357633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421624987" name="Picture">
+                  <wp:docPr id="149920725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421624987" name="Picture"/>
+                          <pic:cNvPr id="149920725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623344469" name="Picture">
+                  <wp:docPr id="1900921766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623344469" name="Picture"/>
+                          <pic:cNvPr id="1900921766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54487162" name="Picture">
+                  <wp:docPr id="1355340158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54487162" name="Picture"/>
+                          <pic:cNvPr id="1355340158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656320385" name="Picture">
+                        <wp:docPr id="331157272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656320385" name="Picture"/>
+                                <pic:cNvPr id="331157272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440248596" name="Picture">
+                  <wp:docPr id="86521656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440248596" name="Picture"/>
+                          <pic:cNvPr id="86521656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085253555" name="Picture">
+                  <wp:docPr id="1901773151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085253555" name="Picture"/>
+                          <pic:cNvPr id="1901773151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771958952" name="Picture">
+                  <wp:docPr id="1102347445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771958952" name="Picture"/>
+                          <pic:cNvPr id="1102347445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111994030" name="Picture">
+                  <wp:docPr id="1384797914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111994030" name="Picture"/>
+                          <pic:cNvPr id="1384797914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540424586" name="Picture">
+                  <wp:docPr id="705842747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540424586" name="Picture"/>
+                          <pic:cNvPr id="705842747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919952007" name="Picture">
+                  <wp:docPr id="2034363030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919952007" name="Picture"/>
+                          <pic:cNvPr id="2034363030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851064869" name="Picture">
+                        <wp:docPr id="2144389379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851064869" name="Picture"/>
+                                <pic:cNvPr id="2144389379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502417268" name="Picture">
+                  <wp:docPr id="162761013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502417268" name="Picture"/>
+                          <pic:cNvPr id="162761013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589229833" name="Picture">
+                  <wp:docPr id="414718616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589229833" name="Picture"/>
+                          <pic:cNvPr id="414718616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934458387" name="Picture">
+                  <wp:docPr id="58054981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934458387" name="Picture"/>
+                          <pic:cNvPr id="58054981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997175954" name="Picture">
+                  <wp:docPr id="1141931957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997175954" name="Picture"/>
+                          <pic:cNvPr id="1141931957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055279675" name="Picture">
+                  <wp:docPr id="1318354118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055279675" name="Picture"/>
+                          <pic:cNvPr id="1318354118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933744674" name="Picture">
+                  <wp:docPr id="994399693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933744674" name="Picture"/>
+                          <pic:cNvPr id="994399693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26241213" name="Picture">
+                  <wp:docPr id="1448766511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26241213" name="Picture"/>
+                          <pic:cNvPr id="1448766511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533069406" name="Picture">
+                  <wp:docPr id="769969277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533069406" name="Picture"/>
+                          <pic:cNvPr id="769969277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126102113" name="Picture">
+                  <wp:docPr id="541253564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126102113" name="Picture"/>
+                          <pic:cNvPr id="541253564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>