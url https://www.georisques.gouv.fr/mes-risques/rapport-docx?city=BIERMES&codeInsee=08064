--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610731012" name="Picture">
+                  <wp:docPr id="335226713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610731012" name="Picture"/>
+                          <pic:cNvPr id="335226713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892516934" name="Picture">
+                  <wp:docPr id="68600624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892516934" name="Picture"/>
+                          <pic:cNvPr id="68600624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760188880" name="Picture">
+                        <wp:docPr id="1447827891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760188880" name="Picture"/>
+                                <pic:cNvPr id="1447827891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188457946" name="Picture">
+                  <wp:docPr id="1854467789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188457946" name="Picture"/>
+                          <pic:cNvPr id="1854467789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403968674" name="Picture">
+                  <wp:docPr id="745362825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403968674" name="Picture"/>
+                          <pic:cNvPr id="745362825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356383882" name="Picture">
+                  <wp:docPr id="1377007985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356383882" name="Picture"/>
+                          <pic:cNvPr id="1377007985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189165317" name="Picture">
+                  <wp:docPr id="3125251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189165317" name="Picture"/>
+                          <pic:cNvPr id="3125251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680282931" name="Picture">
+                  <wp:docPr id="203076129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680282931" name="Picture"/>
+                          <pic:cNvPr id="203076129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137346438" name="Picture">
+                        <wp:docPr id="8932221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137346438" name="Picture"/>
+                                <pic:cNvPr id="8932221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501842719" name="Picture">
+                        <wp:docPr id="2040065296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501842719" name="Picture"/>
+                                <pic:cNvPr id="2040065296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376793627" name="Picture">
+                        <wp:docPr id="2041951632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376793627" name="Picture"/>
+                                <pic:cNvPr id="2041951632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119481709" name="Picture">
+                        <wp:docPr id="1976191856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119481709" name="Picture"/>
+                                <pic:cNvPr id="1976191856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2021044422" name="Picture">
+                        <wp:docPr id="498158691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2021044422" name="Picture"/>
+                                <pic:cNvPr id="498158691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991567015" name="Picture">
+                        <wp:docPr id="2104206142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991567015" name="Picture"/>
+                                <pic:cNvPr id="2104206142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="762357974" name="Picture">
+                        <wp:docPr id="1178961710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="762357974" name="Picture"/>
+                                <pic:cNvPr id="1178961710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596132989" name="Picture">
+                        <wp:docPr id="384538013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596132989" name="Picture"/>
+                                <pic:cNvPr id="384538013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119119319" name="Picture">
+                        <wp:docPr id="1625952527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119119319" name="Picture"/>
+                                <pic:cNvPr id="1625952527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206225380" name="Picture">
+                        <wp:docPr id="823349387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206225380" name="Picture"/>
+                                <pic:cNvPr id="823349387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961502177" name="Picture">
+                        <wp:docPr id="2146620023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961502177" name="Picture"/>
+                                <pic:cNvPr id="2146620023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341878650" name="Picture">
+                        <wp:docPr id="414348436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341878650" name="Picture"/>
+                                <pic:cNvPr id="414348436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903186757" name="Picture">
+                        <wp:docPr id="1521899451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903186757" name="Picture"/>
+                                <pic:cNvPr id="1521899451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154968312" name="Picture">
+                        <wp:docPr id="891701623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154968312" name="Picture"/>
+                                <pic:cNvPr id="891701623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404375652" name="Picture">
+                        <wp:docPr id="502831043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404375652" name="Picture"/>
+                                <pic:cNvPr id="502831043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364827822" name="Picture">
+                  <wp:docPr id="2004058950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364827822" name="Picture"/>
+                          <pic:cNvPr id="2004058950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761089505" name="Picture">
+                  <wp:docPr id="1210907750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761089505" name="Picture"/>
+                          <pic:cNvPr id="1210907750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096190915" name="Picture">
+                  <wp:docPr id="1232480897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096190915" name="Picture"/>
+                          <pic:cNvPr id="1232480897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565614929" name="Picture">
+                  <wp:docPr id="214604582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565614929" name="Picture"/>
+                          <pic:cNvPr id="214604582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435440916" name="Picture">
+                  <wp:docPr id="1695879897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435440916" name="Picture"/>
+                          <pic:cNvPr id="1695879897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866376152" name="Picture">
+                  <wp:docPr id="2069699262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866376152" name="Picture"/>
+                          <pic:cNvPr id="2069699262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="367793403" name="Picture">
+                        <wp:docPr id="1679569571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="367793403" name="Picture"/>
+                                <pic:cNvPr id="1679569571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19376,57 +19376,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649820155" name="Picture">
+                        <wp:docPr id="541227516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649820155" name="Picture"/>
+                                <pic:cNvPr id="541227516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20639,57 +20639,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406870330" name="Picture">
+                  <wp:docPr id="1734279408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406870330" name="Picture"/>
+                          <pic:cNvPr id="1734279408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20719,57 +20719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202848144" name="Picture">
+                  <wp:docPr id="1571567354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202848144" name="Picture"/>
+                          <pic:cNvPr id="1571567354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21264,57 +21264,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684880688" name="Picture">
+                  <wp:docPr id="607179019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684880688" name="Picture"/>
+                          <pic:cNvPr id="607179019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22419,57 +22419,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="31731192" name="Picture">
+                        <wp:docPr id="2143533129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="31731192" name="Picture"/>
+                                <pic:cNvPr id="2143533129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25021,57 +25021,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50835979" name="Picture">
+                  <wp:docPr id="1578679268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50835979" name="Picture"/>
+                          <pic:cNvPr id="1578679268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25110,57 +25110,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488566616" name="Picture">
+                  <wp:docPr id="1329854533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488566616" name="Picture"/>
+                          <pic:cNvPr id="1329854533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25754,57 +25754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035311854" name="Picture">
+                  <wp:docPr id="757075988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035311854" name="Picture"/>
+                          <pic:cNvPr id="757075988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26752,57 +26752,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787589964" name="Picture">
+                  <wp:docPr id="192655380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787589964" name="Picture"/>
+                          <pic:cNvPr id="192655380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26855,57 +26855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630049811" name="Picture">
+                  <wp:docPr id="1247660119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630049811" name="Picture"/>
+                          <pic:cNvPr id="1247660119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28234,57 +28234,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467141836" name="Picture">
+                  <wp:docPr id="568100063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467141836" name="Picture"/>
+                          <pic:cNvPr id="568100063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29359,57 +29359,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773586664" name="Picture">
+                        <wp:docPr id="1164246916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773586664" name="Picture"/>
+                                <pic:cNvPr id="1164246916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30712,57 +30712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543776847" name="Picture">
+                  <wp:docPr id="980946868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543776847" name="Picture"/>
+                          <pic:cNvPr id="980946868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30801,57 +30801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792989137" name="Picture">
+                  <wp:docPr id="2009314107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792989137" name="Picture"/>
+                          <pic:cNvPr id="2009314107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894412633" name="Picture">
+                  <wp:docPr id="364505752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894412633" name="Picture"/>
+                          <pic:cNvPr id="364505752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32443,57 +32443,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346786027" name="Picture">
+                  <wp:docPr id="1646960926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346786027" name="Picture"/>
+                          <pic:cNvPr id="1646960926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256927886" name="Picture">
+                  <wp:docPr id="1738217771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256927886" name="Picture"/>
+                          <pic:cNvPr id="1738217771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33927,57 +33927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280400317" name="Picture">
+                  <wp:docPr id="1141449765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280400317" name="Picture"/>
+                          <pic:cNvPr id="1141449765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35070,57 +35070,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87595390" name="Picture">
+                        <wp:docPr id="1976181584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87595390" name="Picture"/>
+                                <pic:cNvPr id="1976181584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36459,57 +36459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139979991" name="Picture">
+                  <wp:docPr id="2028931520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139979991" name="Picture"/>
+                          <pic:cNvPr id="2028931520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36548,57 +36548,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711752836" name="Picture">
+                  <wp:docPr id="492691856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711752836" name="Picture"/>
+                          <pic:cNvPr id="492691856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37192,57 +37192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937038116" name="Picture">
+                  <wp:docPr id="536334725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937038116" name="Picture"/>
+                          <pic:cNvPr id="536334725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38190,57 +38190,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018581524" name="Picture">
+                  <wp:docPr id="1316110730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018581524" name="Picture"/>
+                          <pic:cNvPr id="1316110730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38293,57 +38293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732656286" name="Picture">
+                  <wp:docPr id="276819653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732656286" name="Picture"/>
+                          <pic:cNvPr id="276819653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39670,57 +39670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190387265" name="Picture">
+                  <wp:docPr id="1849419870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190387265" name="Picture"/>
+                          <pic:cNvPr id="1849419870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40813,57 +40813,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736089097" name="Picture">
+                        <wp:docPr id="861175934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736089097" name="Picture"/>
+                                <pic:cNvPr id="861175934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42174,57 +42174,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608335291" name="Picture">
+                  <wp:docPr id="35452754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608335291" name="Picture"/>
+                          <pic:cNvPr id="35452754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42263,57 +42263,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792781853" name="Picture">
+                  <wp:docPr id="1794999393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792781853" name="Picture"/>
+                          <pic:cNvPr id="1794999393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42907,57 +42907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718711782" name="Picture">
+                  <wp:docPr id="478591723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718711782" name="Picture"/>
+                          <pic:cNvPr id="478591723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43905,57 +43905,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621613779" name="Picture">
+                  <wp:docPr id="2117018736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621613779" name="Picture"/>
+                          <pic:cNvPr id="2117018736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44008,57 +44008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546312579" name="Picture">
+                  <wp:docPr id="1459349301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546312579" name="Picture"/>
+                          <pic:cNvPr id="1459349301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45385,57 +45385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907757582" name="Picture">
+                  <wp:docPr id="2127938632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907757582" name="Picture"/>
+                          <pic:cNvPr id="2127938632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46528,57 +46528,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747614478" name="Picture">
+                        <wp:docPr id="227858585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747614478" name="Picture"/>
+                                <pic:cNvPr id="227858585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47749,57 +47749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701313639" name="Picture">
+                  <wp:docPr id="1572059879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701313639" name="Picture"/>
+                          <pic:cNvPr id="1572059879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47820,57 +47820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65425359" name="Picture">
+                  <wp:docPr id="1478434495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65425359" name="Picture"/>
+                          <pic:cNvPr id="1478434495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48234,57 +48234,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790834404" name="Picture">
+                  <wp:docPr id="1496191256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790834404" name="Picture"/>
+                          <pic:cNvPr id="1496191256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>