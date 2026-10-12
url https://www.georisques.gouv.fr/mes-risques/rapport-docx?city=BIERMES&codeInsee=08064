--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335226713" name="Picture">
+                  <wp:docPr id="1654031091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335226713" name="Picture"/>
+                          <pic:cNvPr id="1654031091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68600624" name="Picture">
+                  <wp:docPr id="384315077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68600624" name="Picture"/>
+                          <pic:cNvPr id="384315077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447827891" name="Picture">
+                        <wp:docPr id="627405998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447827891" name="Picture"/>
+                                <pic:cNvPr id="627405998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854467789" name="Picture">
+                  <wp:docPr id="1773186876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854467789" name="Picture"/>
+                          <pic:cNvPr id="1773186876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745362825" name="Picture">
+                  <wp:docPr id="1319519550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745362825" name="Picture"/>
+                          <pic:cNvPr id="1319519550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377007985" name="Picture">
+                  <wp:docPr id="488671550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377007985" name="Picture"/>
+                          <pic:cNvPr id="488671550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3125251" name="Picture">
+                  <wp:docPr id="1210120686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3125251" name="Picture"/>
+                          <pic:cNvPr id="1210120686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203076129" name="Picture">
+                  <wp:docPr id="41584253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203076129" name="Picture"/>
+                          <pic:cNvPr id="41584253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8932221" name="Picture">
+                        <wp:docPr id="2122010941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8932221" name="Picture"/>
+                                <pic:cNvPr id="2122010941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040065296" name="Picture">
+                        <wp:docPr id="1821538664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040065296" name="Picture"/>
+                                <pic:cNvPr id="1821538664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2041951632" name="Picture">
+                        <wp:docPr id="143416427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2041951632" name="Picture"/>
+                                <pic:cNvPr id="143416427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976191856" name="Picture">
+                        <wp:docPr id="493698105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976191856" name="Picture"/>
+                                <pic:cNvPr id="493698105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498158691" name="Picture">
+                        <wp:docPr id="756460221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498158691" name="Picture"/>
+                                <pic:cNvPr id="756460221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104206142" name="Picture">
+                        <wp:docPr id="1380303214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104206142" name="Picture"/>
+                                <pic:cNvPr id="1380303214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178961710" name="Picture">
+                        <wp:docPr id="767684468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178961710" name="Picture"/>
+                                <pic:cNvPr id="767684468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384538013" name="Picture">
+                        <wp:docPr id="103658853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384538013" name="Picture"/>
+                                <pic:cNvPr id="103658853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625952527" name="Picture">
+                        <wp:docPr id="1054626468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625952527" name="Picture"/>
+                                <pic:cNvPr id="1054626468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823349387" name="Picture">
+                        <wp:docPr id="250109786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823349387" name="Picture"/>
+                                <pic:cNvPr id="250109786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146620023" name="Picture">
+                        <wp:docPr id="623433500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146620023" name="Picture"/>
+                                <pic:cNvPr id="623433500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414348436" name="Picture">
+                        <wp:docPr id="1663817638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414348436" name="Picture"/>
+                                <pic:cNvPr id="1663817638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1521899451" name="Picture">
+                        <wp:docPr id="1220674214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1521899451" name="Picture"/>
+                                <pic:cNvPr id="1220674214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891701623" name="Picture">
+                        <wp:docPr id="1606911274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891701623" name="Picture"/>
+                                <pic:cNvPr id="1606911274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502831043" name="Picture">
+                        <wp:docPr id="544784042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502831043" name="Picture"/>
+                                <pic:cNvPr id="544784042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004058950" name="Picture">
+                  <wp:docPr id="1567425078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004058950" name="Picture"/>
+                          <pic:cNvPr id="1567425078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210907750" name="Picture">
+                  <wp:docPr id="454223689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210907750" name="Picture"/>
+                          <pic:cNvPr id="454223689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232480897" name="Picture">
+                  <wp:docPr id="535590693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232480897" name="Picture"/>
+                          <pic:cNvPr id="535590693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214604582" name="Picture">
+                  <wp:docPr id="533472569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214604582" name="Picture"/>
+                          <pic:cNvPr id="533472569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695879897" name="Picture">
+                  <wp:docPr id="1962846118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695879897" name="Picture"/>
+                          <pic:cNvPr id="1962846118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069699262" name="Picture">
+                  <wp:docPr id="1190248117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069699262" name="Picture"/>
+                          <pic:cNvPr id="1190248117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1679569571" name="Picture">
+                        <wp:docPr id="759536312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1679569571" name="Picture"/>
+                                <pic:cNvPr id="759536312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19376,57 +19376,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="541227516" name="Picture">
+                        <wp:docPr id="1436377486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="541227516" name="Picture"/>
+                                <pic:cNvPr id="1436377486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20639,57 +20639,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734279408" name="Picture">
+                  <wp:docPr id="621806501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734279408" name="Picture"/>
+                          <pic:cNvPr id="621806501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20719,57 +20719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571567354" name="Picture">
+                  <wp:docPr id="319905578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571567354" name="Picture"/>
+                          <pic:cNvPr id="319905578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21264,57 +21264,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607179019" name="Picture">
+                  <wp:docPr id="1728343276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607179019" name="Picture"/>
+                          <pic:cNvPr id="1728343276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22419,57 +22419,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143533129" name="Picture">
+                        <wp:docPr id="1080612022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143533129" name="Picture"/>
+                                <pic:cNvPr id="1080612022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25021,57 +25021,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578679268" name="Picture">
+                  <wp:docPr id="614998038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578679268" name="Picture"/>
+                          <pic:cNvPr id="614998038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25110,57 +25110,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329854533" name="Picture">
+                  <wp:docPr id="1564538399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329854533" name="Picture"/>
+                          <pic:cNvPr id="1564538399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25754,57 +25754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757075988" name="Picture">
+                  <wp:docPr id="1535857765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757075988" name="Picture"/>
+                          <pic:cNvPr id="1535857765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26752,57 +26752,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192655380" name="Picture">
+                  <wp:docPr id="1930990240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192655380" name="Picture"/>
+                          <pic:cNvPr id="1930990240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26855,57 +26855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247660119" name="Picture">
+                  <wp:docPr id="2009036318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247660119" name="Picture"/>
+                          <pic:cNvPr id="2009036318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28234,57 +28234,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568100063" name="Picture">
+                  <wp:docPr id="1137074477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568100063" name="Picture"/>
+                          <pic:cNvPr id="1137074477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29359,57 +29359,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164246916" name="Picture">
+                        <wp:docPr id="963025946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164246916" name="Picture"/>
+                                <pic:cNvPr id="963025946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30712,57 +30712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980946868" name="Picture">
+                  <wp:docPr id="704257900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980946868" name="Picture"/>
+                          <pic:cNvPr id="704257900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30801,57 +30801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009314107" name="Picture">
+                  <wp:docPr id="571347175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009314107" name="Picture"/>
+                          <pic:cNvPr id="571347175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364505752" name="Picture">
+                  <wp:docPr id="788913904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364505752" name="Picture"/>
+                          <pic:cNvPr id="788913904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32443,57 +32443,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646960926" name="Picture">
+                  <wp:docPr id="335220156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646960926" name="Picture"/>
+                          <pic:cNvPr id="335220156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738217771" name="Picture">
+                  <wp:docPr id="544536324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738217771" name="Picture"/>
+                          <pic:cNvPr id="544536324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33927,57 +33927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141449765" name="Picture">
+                  <wp:docPr id="558884062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141449765" name="Picture"/>
+                          <pic:cNvPr id="558884062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35070,57 +35070,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976181584" name="Picture">
+                        <wp:docPr id="837744299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976181584" name="Picture"/>
+                                <pic:cNvPr id="837744299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36459,57 +36459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028931520" name="Picture">
+                  <wp:docPr id="1868143964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028931520" name="Picture"/>
+                          <pic:cNvPr id="1868143964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36548,57 +36548,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492691856" name="Picture">
+                  <wp:docPr id="1931077600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492691856" name="Picture"/>
+                          <pic:cNvPr id="1931077600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37192,57 +37192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536334725" name="Picture">
+                  <wp:docPr id="1853796929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536334725" name="Picture"/>
+                          <pic:cNvPr id="1853796929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38190,57 +38190,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316110730" name="Picture">
+                  <wp:docPr id="505094595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316110730" name="Picture"/>
+                          <pic:cNvPr id="505094595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38293,57 +38293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276819653" name="Picture">
+                  <wp:docPr id="673510722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276819653" name="Picture"/>
+                          <pic:cNvPr id="673510722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39670,57 +39670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849419870" name="Picture">
+                  <wp:docPr id="1144632363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849419870" name="Picture"/>
+                          <pic:cNvPr id="1144632363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40813,57 +40813,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861175934" name="Picture">
+                        <wp:docPr id="2008374056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861175934" name="Picture"/>
+                                <pic:cNvPr id="2008374056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42174,57 +42174,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35452754" name="Picture">
+                  <wp:docPr id="2124685593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35452754" name="Picture"/>
+                          <pic:cNvPr id="2124685593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42263,57 +42263,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794999393" name="Picture">
+                  <wp:docPr id="1932112201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794999393" name="Picture"/>
+                          <pic:cNvPr id="1932112201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42907,57 +42907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478591723" name="Picture">
+                  <wp:docPr id="1918194497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478591723" name="Picture"/>
+                          <pic:cNvPr id="1918194497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43905,57 +43905,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117018736" name="Picture">
+                  <wp:docPr id="405208668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117018736" name="Picture"/>
+                          <pic:cNvPr id="405208668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44008,57 +44008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459349301" name="Picture">
+                  <wp:docPr id="926342852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459349301" name="Picture"/>
+                          <pic:cNvPr id="926342852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45385,57 +45385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127938632" name="Picture">
+                  <wp:docPr id="141538058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127938632" name="Picture"/>
+                          <pic:cNvPr id="141538058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46528,57 +46528,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227858585" name="Picture">
+                        <wp:docPr id="1918376914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227858585" name="Picture"/>
+                                <pic:cNvPr id="1918376914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47749,57 +47749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572059879" name="Picture">
+                  <wp:docPr id="123339120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572059879" name="Picture"/>
+                          <pic:cNvPr id="123339120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47820,57 +47820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478434495" name="Picture">
+                  <wp:docPr id="2062035666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478434495" name="Picture"/>
+                          <pic:cNvPr id="2062035666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48234,57 +48234,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496191256" name="Picture">
+                  <wp:docPr id="26750948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496191256" name="Picture"/>
+                          <pic:cNvPr id="26750948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>