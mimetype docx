--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241458473" name="Picture">
+                  <wp:docPr id="1672584358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241458473" name="Picture"/>
+                          <pic:cNvPr id="1672584358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653136102" name="Picture">
+                  <wp:docPr id="313669488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653136102" name="Picture"/>
+                          <pic:cNvPr id="313669488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="153922608" name="Picture">
+                        <wp:docPr id="326163541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="153922608" name="Picture"/>
+                                <pic:cNvPr id="326163541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763828790" name="Picture">
+                  <wp:docPr id="1673107992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763828790" name="Picture"/>
+                          <pic:cNvPr id="1673107992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606393800" name="Picture">
+                  <wp:docPr id="1869507673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606393800" name="Picture"/>
+                          <pic:cNvPr id="1869507673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960125893" name="Picture">
+                  <wp:docPr id="1684323606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960125893" name="Picture"/>
+                          <pic:cNvPr id="1684323606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850905568" name="Picture">
+                  <wp:docPr id="2008798498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850905568" name="Picture"/>
+                          <pic:cNvPr id="2008798498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415480507" name="Picture">
+                  <wp:docPr id="914563034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415480507" name="Picture"/>
+                          <pic:cNvPr id="914563034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497217715" name="Picture">
+                        <wp:docPr id="300765689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497217715" name="Picture"/>
+                                <pic:cNvPr id="300765689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758825313" name="Picture">
+                        <wp:docPr id="1374415102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758825313" name="Picture"/>
+                                <pic:cNvPr id="1374415102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571938188" name="Picture">
+                        <wp:docPr id="716797315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571938188" name="Picture"/>
+                                <pic:cNvPr id="716797315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209912149" name="Picture">
+                        <wp:docPr id="2138549574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209912149" name="Picture"/>
+                                <pic:cNvPr id="2138549574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132384321" name="Picture">
+                        <wp:docPr id="163586957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132384321" name="Picture"/>
+                                <pic:cNvPr id="163586957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272523838" name="Picture">
+                        <wp:docPr id="911168159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272523838" name="Picture"/>
+                                <pic:cNvPr id="911168159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633903544" name="Picture">
+                        <wp:docPr id="936724674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633903544" name="Picture"/>
+                                <pic:cNvPr id="936724674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157752896" name="Picture">
+                        <wp:docPr id="534242127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157752896" name="Picture"/>
+                                <pic:cNvPr id="534242127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174835611" name="Picture">
+                        <wp:docPr id="1547542477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174835611" name="Picture"/>
+                                <pic:cNvPr id="1547542477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848983111" name="Picture">
+                        <wp:docPr id="352392835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848983111" name="Picture"/>
+                                <pic:cNvPr id="352392835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849102343" name="Picture">
+                        <wp:docPr id="818671572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849102343" name="Picture"/>
+                                <pic:cNvPr id="818671572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835453078" name="Picture">
+                        <wp:docPr id="541104184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835453078" name="Picture"/>
+                                <pic:cNvPr id="541104184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1972628927" name="Picture">
+                        <wp:docPr id="1327905641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1972628927" name="Picture"/>
+                                <pic:cNvPr id="1327905641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325355684" name="Picture">
+                        <wp:docPr id="1838472120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325355684" name="Picture"/>
+                                <pic:cNvPr id="1838472120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631397842" name="Picture">
+                        <wp:docPr id="331556564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631397842" name="Picture"/>
+                                <pic:cNvPr id="331556564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695514426" name="Picture">
+                  <wp:docPr id="184707529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695514426" name="Picture"/>
+                          <pic:cNvPr id="184707529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68556268" name="Picture">
+                  <wp:docPr id="1529744018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68556268" name="Picture"/>
+                          <pic:cNvPr id="1529744018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953379891" name="Picture">
+                  <wp:docPr id="2004533716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953379891" name="Picture"/>
+                          <pic:cNvPr id="2004533716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332904944" name="Picture">
+                  <wp:docPr id="709444989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332904944" name="Picture"/>
+                          <pic:cNvPr id="709444989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217047949" name="Picture">
+                  <wp:docPr id="80051264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217047949" name="Picture"/>
+                          <pic:cNvPr id="80051264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700291481" name="Picture">
+                  <wp:docPr id="2084901974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700291481" name="Picture"/>
+                          <pic:cNvPr id="2084901974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052886640" name="Picture">
+                        <wp:docPr id="1372675678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052886640" name="Picture"/>
+                                <pic:cNvPr id="1372675678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265567839" name="Picture">
+                  <wp:docPr id="534441160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265567839" name="Picture"/>
+                          <pic:cNvPr id="534441160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810995203" name="Picture">
+                  <wp:docPr id="2034695564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810995203" name="Picture"/>
+                          <pic:cNvPr id="2034695564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530077515" name="Picture">
+                  <wp:docPr id="574521172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530077515" name="Picture"/>
+                          <pic:cNvPr id="574521172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91080839" name="Picture">
+                  <wp:docPr id="1628800673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91080839" name="Picture"/>
+                          <pic:cNvPr id="1628800673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897546832" name="Picture">
+                  <wp:docPr id="2141862486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897546832" name="Picture"/>
+                          <pic:cNvPr id="2141862486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425484734" name="Picture">
+                  <wp:docPr id="117604065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425484734" name="Picture"/>
+                          <pic:cNvPr id="117604065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215063402" name="Picture">
+                        <wp:docPr id="913491201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215063402" name="Picture"/>
+                                <pic:cNvPr id="913491201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130024986" name="Picture">
+                        <wp:docPr id="57722324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130024986" name="Picture"/>
+                                <pic:cNvPr id="57722324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996089186" name="Picture">
+                  <wp:docPr id="1376611116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996089186" name="Picture"/>
+                          <pic:cNvPr id="1376611116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501831022" name="Picture">
+                  <wp:docPr id="1358750034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501831022" name="Picture"/>
+                          <pic:cNvPr id="1358750034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90879362" name="Picture">
+                  <wp:docPr id="236811612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90879362" name="Picture"/>
+                          <pic:cNvPr id="236811612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668701191" name="Picture">
+                  <wp:docPr id="1084991705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668701191" name="Picture"/>
+                          <pic:cNvPr id="1084991705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006242865" name="Picture">
+                  <wp:docPr id="783443173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006242865" name="Picture"/>
+                          <pic:cNvPr id="783443173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193865356" name="Picture">
+                  <wp:docPr id="2034907160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193865356" name="Picture"/>
+                          <pic:cNvPr id="2034907160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215134508" name="Picture">
+                        <wp:docPr id="1051037484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215134508" name="Picture"/>
+                                <pic:cNvPr id="1051037484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33308,57 +33308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587254926" name="Picture">
+                  <wp:docPr id="1161969774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587254926" name="Picture"/>
+                          <pic:cNvPr id="1161969774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33397,57 +33397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949703068" name="Picture">
+                  <wp:docPr id="639640984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949703068" name="Picture"/>
+                          <pic:cNvPr id="639640984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34041,57 +34041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="462219704" name="Picture">
+                  <wp:docPr id="888013471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="462219704" name="Picture"/>
+                          <pic:cNvPr id="888013471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35039,57 +35039,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084307559" name="Picture">
+                  <wp:docPr id="928269130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084307559" name="Picture"/>
+                          <pic:cNvPr id="928269130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35142,57 +35142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174885968" name="Picture">
+                  <wp:docPr id="2031233796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174885968" name="Picture"/>
+                          <pic:cNvPr id="2031233796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36519,57 +36519,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117071222" name="Picture">
+                  <wp:docPr id="1786687356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117071222" name="Picture"/>
+                          <pic:cNvPr id="1786687356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37662,57 +37662,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145216420" name="Picture">
+                        <wp:docPr id="477119497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145216420" name="Picture"/>
+                                <pic:cNvPr id="477119497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39030,57 +39030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793931959" name="Picture">
+                  <wp:docPr id="215847566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793931959" name="Picture"/>
+                          <pic:cNvPr id="215847566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133686084" name="Picture">
+                  <wp:docPr id="303288080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133686084" name="Picture"/>
+                          <pic:cNvPr id="303288080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39751,57 +39751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20195074" name="Picture">
+                  <wp:docPr id="1095202635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20195074" name="Picture"/>
+                          <pic:cNvPr id="1095202635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40695,57 +40695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487103503" name="Picture">
+                  <wp:docPr id="111625187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487103503" name="Picture"/>
+                          <pic:cNvPr id="111625187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40807,57 +40807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701905337" name="Picture">
+                  <wp:docPr id="239609453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701905337" name="Picture"/>
+                          <pic:cNvPr id="239609453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42466,57 +42466,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954355600" name="Picture">
+                  <wp:docPr id="1340850351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954355600" name="Picture"/>
+                          <pic:cNvPr id="1340850351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43645,57 +43645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96841795" name="Picture">
+                  <wp:docPr id="381020414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96841795" name="Picture"/>
+                          <pic:cNvPr id="381020414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43725,57 +43725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552357818" name="Picture">
+                  <wp:docPr id="1463887427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552357818" name="Picture"/>
+                          <pic:cNvPr id="1463887427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44213,57 +44213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838599317" name="Picture">
+                  <wp:docPr id="380105055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838599317" name="Picture"/>
+                          <pic:cNvPr id="380105055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>