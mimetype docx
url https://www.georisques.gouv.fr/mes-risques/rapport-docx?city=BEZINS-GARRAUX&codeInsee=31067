--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658961653" name="Picture">
+                  <wp:docPr id="1770262630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658961653" name="Picture"/>
+                          <pic:cNvPr id="1770262630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800535402" name="Picture">
+                  <wp:docPr id="786855141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800535402" name="Picture"/>
+                          <pic:cNvPr id="786855141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310662431" name="Picture">
+                        <wp:docPr id="80670954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310662431" name="Picture"/>
+                                <pic:cNvPr id="80670954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497378811" name="Picture">
+                  <wp:docPr id="488820604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497378811" name="Picture"/>
+                          <pic:cNvPr id="488820604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="334622161" name="Picture">
+                  <wp:docPr id="392577824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="334622161" name="Picture"/>
+                          <pic:cNvPr id="392577824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734991516" name="Picture">
+                  <wp:docPr id="975652832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734991516" name="Picture"/>
+                          <pic:cNvPr id="975652832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55693309" name="Picture">
+                  <wp:docPr id="1322249892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55693309" name="Picture"/>
+                          <pic:cNvPr id="1322249892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840329998" name="Picture">
+                  <wp:docPr id="1225037473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840329998" name="Picture"/>
+                          <pic:cNvPr id="1225037473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908097923" name="Picture">
+                        <wp:docPr id="1642143208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908097923" name="Picture"/>
+                                <pic:cNvPr id="1642143208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593912960" name="Picture">
+                        <wp:docPr id="293935221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593912960" name="Picture"/>
+                                <pic:cNvPr id="293935221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15099634" name="Picture">
+                        <wp:docPr id="183867964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15099634" name="Picture"/>
+                                <pic:cNvPr id="183867964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2046964316" name="Picture">
+                        <wp:docPr id="1596847341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2046964316" name="Picture"/>
+                                <pic:cNvPr id="1596847341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443206717" name="Picture">
+                        <wp:docPr id="673929780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443206717" name="Picture"/>
+                                <pic:cNvPr id="673929780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974534119" name="Picture">
+                        <wp:docPr id="1160066454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974534119" name="Picture"/>
+                                <pic:cNvPr id="1160066454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179416310" name="Picture">
+                        <wp:docPr id="952057143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179416310" name="Picture"/>
+                                <pic:cNvPr id="952057143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819766971" name="Picture">
+                        <wp:docPr id="250521576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819766971" name="Picture"/>
+                                <pic:cNvPr id="250521576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345003573" name="Picture">
+                        <wp:docPr id="1970438485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345003573" name="Picture"/>
+                                <pic:cNvPr id="1970438485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619028031" name="Picture">
+                        <wp:docPr id="2040723664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619028031" name="Picture"/>
+                                <pic:cNvPr id="2040723664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472909874" name="Picture">
+                        <wp:docPr id="338605939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472909874" name="Picture"/>
+                                <pic:cNvPr id="338605939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693385713" name="Picture">
+                        <wp:docPr id="1438142416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693385713" name="Picture"/>
+                                <pic:cNvPr id="1438142416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734530904" name="Picture">
+                        <wp:docPr id="648129873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734530904" name="Picture"/>
+                                <pic:cNvPr id="648129873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482829880" name="Picture">
+                        <wp:docPr id="1738266169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482829880" name="Picture"/>
+                                <pic:cNvPr id="1738266169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112154923" name="Picture">
+                        <wp:docPr id="794812688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112154923" name="Picture"/>
+                                <pic:cNvPr id="794812688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643042767" name="Picture">
+                  <wp:docPr id="539356757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643042767" name="Picture"/>
+                          <pic:cNvPr id="539356757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913325223" name="Picture">
+                  <wp:docPr id="6764117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913325223" name="Picture"/>
+                          <pic:cNvPr id="6764117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122271531" name="Picture">
+                  <wp:docPr id="1852354743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122271531" name="Picture"/>
+                          <pic:cNvPr id="1852354743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163486072" name="Picture">
+                  <wp:docPr id="1889359095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163486072" name="Picture"/>
+                          <pic:cNvPr id="1889359095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489286346" name="Picture">
+                  <wp:docPr id="372319579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489286346" name="Picture"/>
+                          <pic:cNvPr id="372319579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16516,57 +16516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178051692" name="Picture">
+                  <wp:docPr id="1774138151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178051692" name="Picture"/>
+                          <pic:cNvPr id="1774138151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17678,57 +17678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683475245" name="Picture">
+                        <wp:docPr id="640150636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683475245" name="Picture"/>
+                                <pic:cNvPr id="640150636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18653,57 +18653,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896387362" name="Picture">
+                        <wp:docPr id="1494703284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896387362" name="Picture"/>
+                                <pic:cNvPr id="1494703284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20072,57 +20072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572839127" name="Picture">
+                  <wp:docPr id="1004018468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572839127" name="Picture"/>
+                          <pic:cNvPr id="1004018468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20161,57 +20161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149835973" name="Picture">
+                  <wp:docPr id="2069240601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149835973" name="Picture"/>
+                          <pic:cNvPr id="2069240601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20850,57 +20850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658411629" name="Picture">
+                  <wp:docPr id="123865416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658411629" name="Picture"/>
+                          <pic:cNvPr id="123865416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21938,57 +21938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736649884" name="Picture">
+                  <wp:docPr id="985764249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736649884" name="Picture"/>
+                          <pic:cNvPr id="985764249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22041,57 +22041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85207659" name="Picture">
+                  <wp:docPr id="338167120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85207659" name="Picture"/>
+                          <pic:cNvPr id="338167120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23514,57 +23514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145599482" name="Picture">
+                  <wp:docPr id="449782917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145599482" name="Picture"/>
+                          <pic:cNvPr id="449782917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26230,57 +26230,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817363197" name="Picture">
+                  <wp:docPr id="1771225910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817363197" name="Picture"/>
+                          <pic:cNvPr id="1771225910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26319,57 +26319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456283134" name="Picture">
+                  <wp:docPr id="169486733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456283134" name="Picture"/>
+                          <pic:cNvPr id="169486733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26963,57 +26963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222188229" name="Picture">
+                  <wp:docPr id="151050543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222188229" name="Picture"/>
+                          <pic:cNvPr id="151050543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27961,57 +27961,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882087298" name="Picture">
+                  <wp:docPr id="121145475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882087298" name="Picture"/>
+                          <pic:cNvPr id="121145475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28064,57 +28064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751690788" name="Picture">
+                  <wp:docPr id="1885220868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751690788" name="Picture"/>
+                          <pic:cNvPr id="1885220868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29441,57 +29441,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046376155" name="Picture">
+                  <wp:docPr id="1388460748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046376155" name="Picture"/>
+                          <pic:cNvPr id="1388460748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30584,57 +30584,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340695515" name="Picture">
+                        <wp:docPr id="1212380284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340695515" name="Picture"/>
+                                <pic:cNvPr id="1212380284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31945,57 +31945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608261225" name="Picture">
+                  <wp:docPr id="185873378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608261225" name="Picture"/>
+                          <pic:cNvPr id="185873378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32034,57 +32034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778420682" name="Picture">
+                  <wp:docPr id="927016446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778420682" name="Picture"/>
+                          <pic:cNvPr id="927016446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32678,57 +32678,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969536974" name="Picture">
+                  <wp:docPr id="1422758788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969536974" name="Picture"/>
+                          <pic:cNvPr id="1422758788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33676,57 +33676,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297613109" name="Picture">
+                  <wp:docPr id="1535625937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297613109" name="Picture"/>
+                          <pic:cNvPr id="1535625937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33779,57 +33779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826120148" name="Picture">
+                  <wp:docPr id="2076023798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826120148" name="Picture"/>
+                          <pic:cNvPr id="2076023798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35158,57 +35158,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741839222" name="Picture">
+                  <wp:docPr id="967317200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741839222" name="Picture"/>
+                          <pic:cNvPr id="967317200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36292,57 +36292,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732323749" name="Picture">
+                        <wp:docPr id="1904777223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732323749" name="Picture"/>
+                                <pic:cNvPr id="1904777223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37786,57 +37786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998950790" name="Picture">
+                  <wp:docPr id="149888624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998950790" name="Picture"/>
+                          <pic:cNvPr id="149888624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37875,57 +37875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56328540" name="Picture">
+                  <wp:docPr id="1278680013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56328540" name="Picture"/>
+                          <pic:cNvPr id="1278680013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38519,57 +38519,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819447381" name="Picture">
+                  <wp:docPr id="1668884582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819447381" name="Picture"/>
+                          <pic:cNvPr id="1668884582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39517,57 +39517,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327844210" name="Picture">
+                  <wp:docPr id="150221005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327844210" name="Picture"/>
+                          <pic:cNvPr id="150221005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39620,57 +39620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911050803" name="Picture">
+                  <wp:docPr id="1202118404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911050803" name="Picture"/>
+                          <pic:cNvPr id="1202118404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40997,57 +40997,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595014281" name="Picture">
+                  <wp:docPr id="1698817601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595014281" name="Picture"/>
+                          <pic:cNvPr id="1698817601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42140,57 +42140,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331232690" name="Picture">
+                        <wp:docPr id="1442107449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331232690" name="Picture"/>
+                                <pic:cNvPr id="1442107449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43411,57 +43411,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490200313" name="Picture">
+                  <wp:docPr id="1443204856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490200313" name="Picture"/>
+                          <pic:cNvPr id="1443204856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43491,57 +43491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323263154" name="Picture">
+                  <wp:docPr id="175519660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323263154" name="Picture"/>
+                          <pic:cNvPr id="175519660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43970,57 +43970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805689062" name="Picture">
+                  <wp:docPr id="1849481378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805689062" name="Picture"/>
+                          <pic:cNvPr id="1849481378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47105,57 +47105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178596027" name="Picture">
+                  <wp:docPr id="1352255523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178596027" name="Picture"/>
+                          <pic:cNvPr id="1352255523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47176,57 +47176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936778298" name="Picture">
+                  <wp:docPr id="1810452171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936778298" name="Picture"/>
+                          <pic:cNvPr id="1810452171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47590,57 +47590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498720034" name="Picture">
+                  <wp:docPr id="1662546652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498720034" name="Picture"/>
+                          <pic:cNvPr id="1662546652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>