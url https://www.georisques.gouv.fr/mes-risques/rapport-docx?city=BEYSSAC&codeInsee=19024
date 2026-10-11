--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200601648" name="Picture">
+                  <wp:docPr id="185100348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200601648" name="Picture"/>
+                          <pic:cNvPr id="185100348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053774108" name="Picture">
+                  <wp:docPr id="1258699540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053774108" name="Picture"/>
+                          <pic:cNvPr id="1258699540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98720756" name="Picture">
+                        <wp:docPr id="1371906756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98720756" name="Picture"/>
+                                <pic:cNvPr id="1371906756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848389476" name="Picture">
+                  <wp:docPr id="75888404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848389476" name="Picture"/>
+                          <pic:cNvPr id="75888404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457548221" name="Picture">
+                  <wp:docPr id="194136106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457548221" name="Picture"/>
+                          <pic:cNvPr id="194136106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773392438" name="Picture">
+                  <wp:docPr id="1365772450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773392438" name="Picture"/>
+                          <pic:cNvPr id="1365772450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503582888" name="Picture">
+                  <wp:docPr id="1713431234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503582888" name="Picture"/>
+                          <pic:cNvPr id="1713431234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862971240" name="Picture">
+                  <wp:docPr id="1997001606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862971240" name="Picture"/>
+                          <pic:cNvPr id="1997001606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361363255" name="Picture">
+                        <wp:docPr id="1755480625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361363255" name="Picture"/>
+                                <pic:cNvPr id="1755480625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="617897931" name="Picture">
+                        <wp:docPr id="226980003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="617897931" name="Picture"/>
+                                <pic:cNvPr id="226980003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969150820" name="Picture">
+                        <wp:docPr id="902353643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969150820" name="Picture"/>
+                                <pic:cNvPr id="902353643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620956919" name="Picture">
+                        <wp:docPr id="2136952961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620956919" name="Picture"/>
+                                <pic:cNvPr id="2136952961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915088963" name="Picture">
+                        <wp:docPr id="1258606560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915088963" name="Picture"/>
+                                <pic:cNvPr id="1258606560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1457648645" name="Picture">
+                        <wp:docPr id="1600005577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1457648645" name="Picture"/>
+                                <pic:cNvPr id="1600005577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2035005678" name="Picture">
+                        <wp:docPr id="1035207402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2035005678" name="Picture"/>
+                                <pic:cNvPr id="1035207402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968654151" name="Picture">
+                        <wp:docPr id="1814377771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968654151" name="Picture"/>
+                                <pic:cNvPr id="1814377771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913611592" name="Picture">
+                        <wp:docPr id="1949569792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913611592" name="Picture"/>
+                                <pic:cNvPr id="1949569792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303604985" name="Picture">
+                        <wp:docPr id="24882271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303604985" name="Picture"/>
+                                <pic:cNvPr id="24882271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873724618" name="Picture">
+                        <wp:docPr id="462633502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873724618" name="Picture"/>
+                                <pic:cNvPr id="462633502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199153872" name="Picture">
+                        <wp:docPr id="839571916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199153872" name="Picture"/>
+                                <pic:cNvPr id="839571916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629493817" name="Picture">
+                        <wp:docPr id="1428671040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629493817" name="Picture"/>
+                                <pic:cNvPr id="1428671040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561864836" name="Picture">
+                        <wp:docPr id="1283647310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561864836" name="Picture"/>
+                                <pic:cNvPr id="1283647310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246396861" name="Picture">
+                        <wp:docPr id="1458673126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246396861" name="Picture"/>
+                                <pic:cNvPr id="1458673126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373910675" name="Picture">
+                  <wp:docPr id="1579494701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373910675" name="Picture"/>
+                          <pic:cNvPr id="1579494701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788140546" name="Picture">
+                  <wp:docPr id="71267307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788140546" name="Picture"/>
+                          <pic:cNvPr id="71267307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962524557" name="Picture">
+                  <wp:docPr id="430455340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962524557" name="Picture"/>
+                          <pic:cNvPr id="430455340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985727780" name="Picture">
+                  <wp:docPr id="943670548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985727780" name="Picture"/>
+                          <pic:cNvPr id="943670548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907493523" name="Picture">
+                  <wp:docPr id="1886671070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907493523" name="Picture"/>
+                          <pic:cNvPr id="1886671070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191734761" name="Picture">
+                  <wp:docPr id="1157331840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191734761" name="Picture"/>
+                          <pic:cNvPr id="1157331840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243562251" name="Picture">
+                        <wp:docPr id="34109859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243562251" name="Picture"/>
+                                <pic:cNvPr id="34109859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138924483" name="Picture">
+                  <wp:docPr id="1607686801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138924483" name="Picture"/>
+                          <pic:cNvPr id="1607686801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197714388" name="Picture">
+                  <wp:docPr id="610682273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197714388" name="Picture"/>
+                          <pic:cNvPr id="610682273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009378090" name="Picture">
+                  <wp:docPr id="1709368815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009378090" name="Picture"/>
+                          <pic:cNvPr id="1709368815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280709286" name="Picture">
+                  <wp:docPr id="1577962095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280709286" name="Picture"/>
+                          <pic:cNvPr id="1577962095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029039968" name="Picture">
+                  <wp:docPr id="3368488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029039968" name="Picture"/>
+                          <pic:cNvPr id="3368488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064686578" name="Picture">
+                  <wp:docPr id="1138597088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064686578" name="Picture"/>
+                          <pic:cNvPr id="1138597088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345582566" name="Picture">
+                        <wp:docPr id="372817236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345582566" name="Picture"/>
+                                <pic:cNvPr id="372817236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095259729" name="Picture">
+                  <wp:docPr id="967645679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095259729" name="Picture"/>
+                          <pic:cNvPr id="967645679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240280582" name="Picture">
+                  <wp:docPr id="2055613052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240280582" name="Picture"/>
+                          <pic:cNvPr id="2055613052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639935537" name="Picture">
+                  <wp:docPr id="1715635478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639935537" name="Picture"/>
+                          <pic:cNvPr id="1715635478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485214070" name="Picture">
+                  <wp:docPr id="1915619472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485214070" name="Picture"/>
+                          <pic:cNvPr id="1915619472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726038344" name="Picture">
+                  <wp:docPr id="618356717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726038344" name="Picture"/>
+                          <pic:cNvPr id="618356717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055199155" name="Picture">
+                  <wp:docPr id="1080448384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055199155" name="Picture"/>
+                          <pic:cNvPr id="1080448384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986181375" name="Picture">
+                        <wp:docPr id="1219642859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986181375" name="Picture"/>
+                                <pic:cNvPr id="1219642859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926518209" name="Picture">
+                  <wp:docPr id="973787944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926518209" name="Picture"/>
+                          <pic:cNvPr id="973787944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622777002" name="Picture">
+                  <wp:docPr id="1721296065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622777002" name="Picture"/>
+                          <pic:cNvPr id="1721296065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087024656" name="Picture">
+                  <wp:docPr id="475795180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087024656" name="Picture"/>
+                          <pic:cNvPr id="475795180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946260425" name="Picture">
+                  <wp:docPr id="1841392148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946260425" name="Picture"/>
+                          <pic:cNvPr id="1841392148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570942305" name="Picture">
+                  <wp:docPr id="632469358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570942305" name="Picture"/>
+                          <pic:cNvPr id="632469358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515304226" name="Picture">
+                  <wp:docPr id="1098052820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515304226" name="Picture"/>
+                          <pic:cNvPr id="1098052820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="804781185" name="Picture">
+                        <wp:docPr id="1412187190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="804781185" name="Picture"/>
+                                <pic:cNvPr id="1412187190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983107078" name="Picture">
+                  <wp:docPr id="620676785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983107078" name="Picture"/>
+                          <pic:cNvPr id="620676785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706405920" name="Picture">
+                  <wp:docPr id="314915820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706405920" name="Picture"/>
+                          <pic:cNvPr id="314915820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400091391" name="Picture">
+                  <wp:docPr id="1718497489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400091391" name="Picture"/>
+                          <pic:cNvPr id="1718497489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127569811" name="Picture">
+                  <wp:docPr id="754349303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127569811" name="Picture"/>
+                          <pic:cNvPr id="754349303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758004402" name="Picture">
+                  <wp:docPr id="1016965439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758004402" name="Picture"/>
+                          <pic:cNvPr id="1016965439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521095868" name="Picture">
+                  <wp:docPr id="1667248355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521095868" name="Picture"/>
+                          <pic:cNvPr id="1667248355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750017618" name="Picture">
+                  <wp:docPr id="475750746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750017618" name="Picture"/>
+                          <pic:cNvPr id="475750746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646929857" name="Picture">
+                  <wp:docPr id="231765761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646929857" name="Picture"/>
+                          <pic:cNvPr id="231765761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310393202" name="Picture">
+                  <wp:docPr id="1499170531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310393202" name="Picture"/>
+                          <pic:cNvPr id="1499170531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43295,90 +43295,90 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3902826" \t "_blank" </w:instrText>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3902811" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP3902826</w:t>
+              <w:t xml:space="preserve">SSP3902811</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">USINE A FER</w:t>
+              <w:t xml:space="preserve">Compagnie des Lampes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>