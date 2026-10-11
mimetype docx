--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185100348" name="Picture">
+                  <wp:docPr id="338146465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185100348" name="Picture"/>
+                          <pic:cNvPr id="338146465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258699540" name="Picture">
+                  <wp:docPr id="1793070803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258699540" name="Picture"/>
+                          <pic:cNvPr id="1793070803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371906756" name="Picture">
+                        <wp:docPr id="547038952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371906756" name="Picture"/>
+                                <pic:cNvPr id="547038952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75888404" name="Picture">
+                  <wp:docPr id="1647095154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75888404" name="Picture"/>
+                          <pic:cNvPr id="1647095154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194136106" name="Picture">
+                  <wp:docPr id="430097314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194136106" name="Picture"/>
+                          <pic:cNvPr id="430097314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365772450" name="Picture">
+                  <wp:docPr id="1088232495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365772450" name="Picture"/>
+                          <pic:cNvPr id="1088232495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713431234" name="Picture">
+                  <wp:docPr id="1873233813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713431234" name="Picture"/>
+                          <pic:cNvPr id="1873233813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997001606" name="Picture">
+                  <wp:docPr id="1234508958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997001606" name="Picture"/>
+                          <pic:cNvPr id="1234508958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755480625" name="Picture">
+                        <wp:docPr id="731299680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755480625" name="Picture"/>
+                                <pic:cNvPr id="731299680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226980003" name="Picture">
+                        <wp:docPr id="1945367379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226980003" name="Picture"/>
+                                <pic:cNvPr id="1945367379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902353643" name="Picture">
+                        <wp:docPr id="1024610214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902353643" name="Picture"/>
+                                <pic:cNvPr id="1024610214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136952961" name="Picture">
+                        <wp:docPr id="339874563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136952961" name="Picture"/>
+                                <pic:cNvPr id="339874563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258606560" name="Picture">
+                        <wp:docPr id="1295285994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258606560" name="Picture"/>
+                                <pic:cNvPr id="1295285994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1600005577" name="Picture">
+                        <wp:docPr id="1293720093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1600005577" name="Picture"/>
+                                <pic:cNvPr id="1293720093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035207402" name="Picture">
+                        <wp:docPr id="270936572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035207402" name="Picture"/>
+                                <pic:cNvPr id="270936572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814377771" name="Picture">
+                        <wp:docPr id="57207748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814377771" name="Picture"/>
+                                <pic:cNvPr id="57207748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949569792" name="Picture">
+                        <wp:docPr id="1500442962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949569792" name="Picture"/>
+                                <pic:cNvPr id="1500442962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24882271" name="Picture">
+                        <wp:docPr id="1855080627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24882271" name="Picture"/>
+                                <pic:cNvPr id="1855080627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="462633502" name="Picture">
+                        <wp:docPr id="107365129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="462633502" name="Picture"/>
+                                <pic:cNvPr id="107365129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839571916" name="Picture">
+                        <wp:docPr id="1391985113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839571916" name="Picture"/>
+                                <pic:cNvPr id="1391985113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1428671040" name="Picture">
+                        <wp:docPr id="69650205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1428671040" name="Picture"/>
+                                <pic:cNvPr id="69650205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1283647310" name="Picture">
+                        <wp:docPr id="1122909835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1283647310" name="Picture"/>
+                                <pic:cNvPr id="1122909835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458673126" name="Picture">
+                        <wp:docPr id="491585116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458673126" name="Picture"/>
+                                <pic:cNvPr id="491585116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579494701" name="Picture">
+                  <wp:docPr id="1879063998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579494701" name="Picture"/>
+                          <pic:cNvPr id="1879063998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71267307" name="Picture">
+                  <wp:docPr id="369963835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71267307" name="Picture"/>
+                          <pic:cNvPr id="369963835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430455340" name="Picture">
+                  <wp:docPr id="1312285908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430455340" name="Picture"/>
+                          <pic:cNvPr id="1312285908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943670548" name="Picture">
+                  <wp:docPr id="347639681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943670548" name="Picture"/>
+                          <pic:cNvPr id="347639681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886671070" name="Picture">
+                  <wp:docPr id="814004857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886671070" name="Picture"/>
+                          <pic:cNvPr id="814004857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157331840" name="Picture">
+                  <wp:docPr id="2031354169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157331840" name="Picture"/>
+                          <pic:cNvPr id="2031354169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34109859" name="Picture">
+                        <wp:docPr id="1853916803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34109859" name="Picture"/>
+                                <pic:cNvPr id="1853916803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607686801" name="Picture">
+                  <wp:docPr id="288048461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607686801" name="Picture"/>
+                          <pic:cNvPr id="288048461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610682273" name="Picture">
+                  <wp:docPr id="15746674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610682273" name="Picture"/>
+                          <pic:cNvPr id="15746674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709368815" name="Picture">
+                  <wp:docPr id="1781427313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709368815" name="Picture"/>
+                          <pic:cNvPr id="1781427313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577962095" name="Picture">
+                  <wp:docPr id="1053192137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577962095" name="Picture"/>
+                          <pic:cNvPr id="1053192137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3368488" name="Picture">
+                  <wp:docPr id="1496090647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3368488" name="Picture"/>
+                          <pic:cNvPr id="1496090647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138597088" name="Picture">
+                  <wp:docPr id="1866476072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138597088" name="Picture"/>
+                          <pic:cNvPr id="1866476072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372817236" name="Picture">
+                        <wp:docPr id="1072689510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372817236" name="Picture"/>
+                                <pic:cNvPr id="1072689510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967645679" name="Picture">
+                  <wp:docPr id="1368432089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967645679" name="Picture"/>
+                          <pic:cNvPr id="1368432089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055613052" name="Picture">
+                  <wp:docPr id="998123311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055613052" name="Picture"/>
+                          <pic:cNvPr id="998123311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715635478" name="Picture">
+                  <wp:docPr id="1965162629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715635478" name="Picture"/>
+                          <pic:cNvPr id="1965162629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915619472" name="Picture">
+                  <wp:docPr id="1329152455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915619472" name="Picture"/>
+                          <pic:cNvPr id="1329152455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618356717" name="Picture">
+                  <wp:docPr id="1045191733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618356717" name="Picture"/>
+                          <pic:cNvPr id="1045191733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080448384" name="Picture">
+                  <wp:docPr id="1403578912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080448384" name="Picture"/>
+                          <pic:cNvPr id="1403578912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219642859" name="Picture">
+                        <wp:docPr id="588742896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219642859" name="Picture"/>
+                                <pic:cNvPr id="588742896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973787944" name="Picture">
+                  <wp:docPr id="930776920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973787944" name="Picture"/>
+                          <pic:cNvPr id="930776920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721296065" name="Picture">
+                  <wp:docPr id="1965923626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721296065" name="Picture"/>
+                          <pic:cNvPr id="1965923626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475795180" name="Picture">
+                  <wp:docPr id="39138590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475795180" name="Picture"/>
+                          <pic:cNvPr id="39138590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841392148" name="Picture">
+                  <wp:docPr id="13199416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841392148" name="Picture"/>
+                          <pic:cNvPr id="13199416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632469358" name="Picture">
+                  <wp:docPr id="761437112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632469358" name="Picture"/>
+                          <pic:cNvPr id="761437112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098052820" name="Picture">
+                  <wp:docPr id="2139489766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098052820" name="Picture"/>
+                          <pic:cNvPr id="2139489766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412187190" name="Picture">
+                        <wp:docPr id="664475233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412187190" name="Picture"/>
+                                <pic:cNvPr id="664475233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620676785" name="Picture">
+                  <wp:docPr id="1975559598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620676785" name="Picture"/>
+                          <pic:cNvPr id="1975559598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314915820" name="Picture">
+                  <wp:docPr id="169315689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314915820" name="Picture"/>
+                          <pic:cNvPr id="169315689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718497489" name="Picture">
+                  <wp:docPr id="245106156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718497489" name="Picture"/>
+                          <pic:cNvPr id="245106156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754349303" name="Picture">
+                  <wp:docPr id="677684308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754349303" name="Picture"/>
+                          <pic:cNvPr id="677684308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016965439" name="Picture">
+                  <wp:docPr id="1339167901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016965439" name="Picture"/>
+                          <pic:cNvPr id="1339167901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667248355" name="Picture">
+                  <wp:docPr id="2127615233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667248355" name="Picture"/>
+                          <pic:cNvPr id="2127615233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475750746" name="Picture">
+                  <wp:docPr id="1619494743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475750746" name="Picture"/>
+                          <pic:cNvPr id="1619494743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231765761" name="Picture">
+                  <wp:docPr id="999187488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231765761" name="Picture"/>
+                          <pic:cNvPr id="999187488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499170531" name="Picture">
+                  <wp:docPr id="689401625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499170531" name="Picture"/>
+                          <pic:cNvPr id="689401625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>