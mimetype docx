--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241752270" name="Picture">
+                  <wp:docPr id="689456128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241752270" name="Picture"/>
+                          <pic:cNvPr id="689456128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59725544" name="Picture">
+                  <wp:docPr id="1402117659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59725544" name="Picture"/>
+                          <pic:cNvPr id="1402117659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570838345" name="Picture">
+                        <wp:docPr id="468122323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570838345" name="Picture"/>
+                                <pic:cNvPr id="468122323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868024247" name="Picture">
+                  <wp:docPr id="1752371277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868024247" name="Picture"/>
+                          <pic:cNvPr id="1752371277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061420000" name="Picture">
+                  <wp:docPr id="1184997468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061420000" name="Picture"/>
+                          <pic:cNvPr id="1184997468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254861382" name="Picture">
+                  <wp:docPr id="1697830821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254861382" name="Picture"/>
+                          <pic:cNvPr id="1697830821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36230102" name="Picture">
+                  <wp:docPr id="1100101433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36230102" name="Picture"/>
+                          <pic:cNvPr id="1100101433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103942970" name="Picture">
+                  <wp:docPr id="2102332636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103942970" name="Picture"/>
+                          <pic:cNvPr id="2102332636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348424768" name="Picture">
+                        <wp:docPr id="2074488943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348424768" name="Picture"/>
+                                <pic:cNvPr id="2074488943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037996484" name="Picture">
+                        <wp:docPr id="271691484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037996484" name="Picture"/>
+                                <pic:cNvPr id="271691484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1058719471" name="Picture">
+                        <wp:docPr id="1519440629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1058719471" name="Picture"/>
+                                <pic:cNvPr id="1519440629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747021384" name="Picture">
+                        <wp:docPr id="1559740332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747021384" name="Picture"/>
+                                <pic:cNvPr id="1559740332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139797203" name="Picture">
+                        <wp:docPr id="1201094451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139797203" name="Picture"/>
+                                <pic:cNvPr id="1201094451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992930591" name="Picture">
+                        <wp:docPr id="1727815001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992930591" name="Picture"/>
+                                <pic:cNvPr id="1727815001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429472162" name="Picture">
+                        <wp:docPr id="1150675384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429472162" name="Picture"/>
+                                <pic:cNvPr id="1150675384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818453360" name="Picture">
+                        <wp:docPr id="1097364417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818453360" name="Picture"/>
+                                <pic:cNvPr id="1097364417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642932431" name="Picture">
+                        <wp:docPr id="1461078502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642932431" name="Picture"/>
+                                <pic:cNvPr id="1461078502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268512956" name="Picture">
+                        <wp:docPr id="1888730017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268512956" name="Picture"/>
+                                <pic:cNvPr id="1888730017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673625020" name="Picture">
+                        <wp:docPr id="341151261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673625020" name="Picture"/>
+                                <pic:cNvPr id="341151261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1024927984" name="Picture">
+                        <wp:docPr id="463073934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1024927984" name="Picture"/>
+                                <pic:cNvPr id="463073934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791895458" name="Picture">
+                        <wp:docPr id="832464739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791895458" name="Picture"/>
+                                <pic:cNvPr id="832464739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534689278" name="Picture">
+                        <wp:docPr id="771831013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534689278" name="Picture"/>
+                                <pic:cNvPr id="771831013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785196354" name="Picture">
+                        <wp:docPr id="1513356710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785196354" name="Picture"/>
+                                <pic:cNvPr id="1513356710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107661381" name="Picture">
+                  <wp:docPr id="1500843924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107661381" name="Picture"/>
+                          <pic:cNvPr id="1500843924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612861530" name="Picture">
+                  <wp:docPr id="930152754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612861530" name="Picture"/>
+                          <pic:cNvPr id="930152754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279648462" name="Picture">
+                  <wp:docPr id="2027787292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279648462" name="Picture"/>
+                          <pic:cNvPr id="2027787292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223079599" name="Picture">
+                  <wp:docPr id="1548305063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223079599" name="Picture"/>
+                          <pic:cNvPr id="1548305063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372380627" name="Picture">
+                  <wp:docPr id="51095470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372380627" name="Picture"/>
+                          <pic:cNvPr id="51095470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624977249" name="Picture">
+                  <wp:docPr id="1525258951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624977249" name="Picture"/>
+                          <pic:cNvPr id="1525258951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369379884" name="Picture">
+                        <wp:docPr id="551655583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369379884" name="Picture"/>
+                                <pic:cNvPr id="551655583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669763022" name="Picture">
+                  <wp:docPr id="2052064601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669763022" name="Picture"/>
+                          <pic:cNvPr id="2052064601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763557838" name="Picture">
+                  <wp:docPr id="1404842804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763557838" name="Picture"/>
+                          <pic:cNvPr id="1404842804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568449515" name="Picture">
+                  <wp:docPr id="2134211772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568449515" name="Picture"/>
+                          <pic:cNvPr id="2134211772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370844334" name="Picture">
+                  <wp:docPr id="530774894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370844334" name="Picture"/>
+                          <pic:cNvPr id="530774894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090953115" name="Picture">
+                  <wp:docPr id="206303478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090953115" name="Picture"/>
+                          <pic:cNvPr id="206303478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413008613" name="Picture">
+                  <wp:docPr id="349995031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413008613" name="Picture"/>
+                          <pic:cNvPr id="349995031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="116999502" name="Picture">
+                        <wp:docPr id="2146203175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="116999502" name="Picture"/>
+                                <pic:cNvPr id="2146203175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214743174" name="Picture">
+                  <wp:docPr id="242938028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214743174" name="Picture"/>
+                          <pic:cNvPr id="242938028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087594340" name="Picture">
+                  <wp:docPr id="305918474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087594340" name="Picture"/>
+                          <pic:cNvPr id="305918474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931540880" name="Picture">
+                  <wp:docPr id="429914765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931540880" name="Picture"/>
+                          <pic:cNvPr id="429914765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260992974" name="Picture">
+                  <wp:docPr id="1158385671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260992974" name="Picture"/>
+                          <pic:cNvPr id="1158385671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437210465" name="Picture">
+                  <wp:docPr id="803671213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437210465" name="Picture"/>
+                          <pic:cNvPr id="803671213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356689944" name="Picture">
+                  <wp:docPr id="2099775709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356689944" name="Picture"/>
+                          <pic:cNvPr id="2099775709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887004508" name="Picture">
+                        <wp:docPr id="411398034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887004508" name="Picture"/>
+                                <pic:cNvPr id="411398034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31662,57 +31662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434281128" name="Picture">
+                  <wp:docPr id="1546571078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434281128" name="Picture"/>
+                          <pic:cNvPr id="1546571078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31751,57 +31751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173197922" name="Picture">
+                  <wp:docPr id="1339302638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173197922" name="Picture"/>
+                          <pic:cNvPr id="1339302638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32431,57 +32431,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003243236" name="Picture">
+                  <wp:docPr id="1801060071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003243236" name="Picture"/>
+                          <pic:cNvPr id="1801060071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33492,57 +33492,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504422574" name="Picture">
+                  <wp:docPr id="2006040678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504422574" name="Picture"/>
+                          <pic:cNvPr id="2006040678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33595,57 +33595,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927344932" name="Picture">
+                  <wp:docPr id="1691310698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927344932" name="Picture"/>
+                          <pic:cNvPr id="1691310698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35053,57 +35053,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715108172" name="Picture">
+                  <wp:docPr id="247480696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715108172" name="Picture"/>
+                          <pic:cNvPr id="247480696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36250,57 +36250,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1565108651" name="Picture">
+                        <wp:docPr id="1137623033" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1565108651" name="Picture"/>
+                                <pic:cNvPr id="1137623033" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38420,57 +38420,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333003699" name="Picture">
+                  <wp:docPr id="1308579342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333003699" name="Picture"/>
+                          <pic:cNvPr id="1308579342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38509,57 +38509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578729912" name="Picture">
+                  <wp:docPr id="798596311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578729912" name="Picture"/>
+                          <pic:cNvPr id="798596311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39153,57 +39153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845825709" name="Picture">
+                  <wp:docPr id="429842346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845825709" name="Picture"/>
+                          <pic:cNvPr id="429842346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40151,57 +40151,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582614853" name="Picture">
+                  <wp:docPr id="1607163859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582614853" name="Picture"/>
+                          <pic:cNvPr id="1607163859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40254,57 +40254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1638911739" name="Picture">
+                  <wp:docPr id="1583406039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1638911739" name="Picture"/>
+                          <pic:cNvPr id="1583406039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41631,57 +41631,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820318519" name="Picture">
+                  <wp:docPr id="689782230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820318519" name="Picture"/>
+                          <pic:cNvPr id="689782230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42774,57 +42774,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190265811" name="Picture">
+                        <wp:docPr id="2022827502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190265811" name="Picture"/>
+                                <pic:cNvPr id="2022827502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44045,57 +44045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336160309" name="Picture">
+                  <wp:docPr id="371793321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336160309" name="Picture"/>
+                          <pic:cNvPr id="371793321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44125,57 +44125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762404586" name="Picture">
+                  <wp:docPr id="256061670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762404586" name="Picture"/>
+                          <pic:cNvPr id="256061670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44604,57 +44604,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136325496" name="Picture">
+                  <wp:docPr id="674451400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136325496" name="Picture"/>
+                          <pic:cNvPr id="674451400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46249,57 +46249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904592589" name="Picture">
+                  <wp:docPr id="173422048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904592589" name="Picture"/>
+                          <pic:cNvPr id="173422048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46329,57 +46329,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074128158" name="Picture">
+                  <wp:docPr id="1603358099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074128158" name="Picture"/>
+                          <pic:cNvPr id="1603358099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46808,57 +46808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28124619" name="Picture">
+                  <wp:docPr id="1120260210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28124619" name="Picture"/>
+                          <pic:cNvPr id="1120260210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48403,57 +48403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522233891" name="Picture">
+                  <wp:docPr id="636398744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522233891" name="Picture"/>
+                          <pic:cNvPr id="636398744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48474,57 +48474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614334005" name="Picture">
+                  <wp:docPr id="1883668579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614334005" name="Picture"/>
+                          <pic:cNvPr id="1883668579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48888,57 +48888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291195408" name="Picture">
+                  <wp:docPr id="476874841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291195408" name="Picture"/>
+                          <pic:cNvPr id="476874841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>