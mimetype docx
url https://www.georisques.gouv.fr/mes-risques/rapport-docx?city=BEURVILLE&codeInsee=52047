--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783429892" name="Picture">
+                  <wp:docPr id="1341480137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783429892" name="Picture"/>
+                          <pic:cNvPr id="1341480137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45535423" name="Picture">
+                  <wp:docPr id="1167570107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45535423" name="Picture"/>
+                          <pic:cNvPr id="1167570107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039941333" name="Picture">
+                        <wp:docPr id="1049677682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039941333" name="Picture"/>
+                                <pic:cNvPr id="1049677682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641246120" name="Picture">
+                  <wp:docPr id="252381651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641246120" name="Picture"/>
+                          <pic:cNvPr id="252381651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141005840" name="Picture">
+                  <wp:docPr id="2115566935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141005840" name="Picture"/>
+                          <pic:cNvPr id="2115566935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327777952" name="Picture">
+                  <wp:docPr id="229183596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327777952" name="Picture"/>
+                          <pic:cNvPr id="229183596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619130201" name="Picture">
+                  <wp:docPr id="1991526351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619130201" name="Picture"/>
+                          <pic:cNvPr id="1991526351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298278397" name="Picture">
+                  <wp:docPr id="949369856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298278397" name="Picture"/>
+                          <pic:cNvPr id="949369856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="285271082" name="Picture">
+                        <wp:docPr id="182119470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="285271082" name="Picture"/>
+                                <pic:cNvPr id="182119470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110434918" name="Picture">
+                        <wp:docPr id="2029426672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110434918" name="Picture"/>
+                                <pic:cNvPr id="2029426672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642390009" name="Picture">
+                        <wp:docPr id="1202471967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642390009" name="Picture"/>
+                                <pic:cNvPr id="1202471967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977729570" name="Picture">
+                        <wp:docPr id="1629926189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977729570" name="Picture"/>
+                                <pic:cNvPr id="1629926189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258488082" name="Picture">
+                        <wp:docPr id="899115687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258488082" name="Picture"/>
+                                <pic:cNvPr id="899115687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093400001" name="Picture">
+                        <wp:docPr id="1892176231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093400001" name="Picture"/>
+                                <pic:cNvPr id="1892176231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722893629" name="Picture">
+                        <wp:docPr id="329903751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722893629" name="Picture"/>
+                                <pic:cNvPr id="329903751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="723110393" name="Picture">
+                        <wp:docPr id="1964468855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="723110393" name="Picture"/>
+                                <pic:cNvPr id="1964468855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847417176" name="Picture">
+                        <wp:docPr id="1991268737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847417176" name="Picture"/>
+                                <pic:cNvPr id="1991268737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388137747" name="Picture">
+                        <wp:docPr id="493924696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388137747" name="Picture"/>
+                                <pic:cNvPr id="493924696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828112836" name="Picture">
+                        <wp:docPr id="1921361507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828112836" name="Picture"/>
+                                <pic:cNvPr id="1921361507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="397164387" name="Picture">
+                        <wp:docPr id="1531029562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="397164387" name="Picture"/>
+                                <pic:cNvPr id="1531029562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982807980" name="Picture">
+                        <wp:docPr id="1221990580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982807980" name="Picture"/>
+                                <pic:cNvPr id="1221990580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720636791" name="Picture">
+                        <wp:docPr id="704139978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720636791" name="Picture"/>
+                                <pic:cNvPr id="704139978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563137755" name="Picture">
+                        <wp:docPr id="1039051275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563137755" name="Picture"/>
+                                <pic:cNvPr id="1039051275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137353290" name="Picture">
+                  <wp:docPr id="1048890349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137353290" name="Picture"/>
+                          <pic:cNvPr id="1048890349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229393779" name="Picture">
+                  <wp:docPr id="816476845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229393779" name="Picture"/>
+                          <pic:cNvPr id="816476845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184756050" name="Picture">
+                  <wp:docPr id="766604761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184756050" name="Picture"/>
+                          <pic:cNvPr id="766604761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072512419" name="Picture">
+                  <wp:docPr id="1293021211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072512419" name="Picture"/>
+                          <pic:cNvPr id="1293021211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916830172" name="Picture">
+                  <wp:docPr id="1486629493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916830172" name="Picture"/>
+                          <pic:cNvPr id="1486629493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157560562" name="Picture">
+                  <wp:docPr id="121946684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157560562" name="Picture"/>
+                          <pic:cNvPr id="121946684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854229339" name="Picture">
+                        <wp:docPr id="497612816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854229339" name="Picture"/>
+                                <pic:cNvPr id="497612816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457610672" name="Picture">
+                  <wp:docPr id="526743002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457610672" name="Picture"/>
+                          <pic:cNvPr id="526743002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799948921" name="Picture">
+                  <wp:docPr id="1378467411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799948921" name="Picture"/>
+                          <pic:cNvPr id="1378467411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807026500" name="Picture">
+                  <wp:docPr id="144417918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807026500" name="Picture"/>
+                          <pic:cNvPr id="144417918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255284049" name="Picture">
+                  <wp:docPr id="1865335927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255284049" name="Picture"/>
+                          <pic:cNvPr id="1865335927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644087016" name="Picture">
+                  <wp:docPr id="253420456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644087016" name="Picture"/>
+                          <pic:cNvPr id="253420456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992097333" name="Picture">
+                  <wp:docPr id="2044627155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992097333" name="Picture"/>
+                          <pic:cNvPr id="2044627155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643310088" name="Picture">
+                        <wp:docPr id="1916439889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643310088" name="Picture"/>
+                                <pic:cNvPr id="1916439889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708926442" name="Picture">
+                  <wp:docPr id="889849639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708926442" name="Picture"/>
+                          <pic:cNvPr id="889849639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052605066" name="Picture">
+                  <wp:docPr id="1591650236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052605066" name="Picture"/>
+                          <pic:cNvPr id="1591650236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877179281" name="Picture">
+                  <wp:docPr id="563992369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877179281" name="Picture"/>
+                          <pic:cNvPr id="563992369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240092970" name="Picture">
+                  <wp:docPr id="1030443259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240092970" name="Picture"/>
+                          <pic:cNvPr id="1030443259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332219363" name="Picture">
+                  <wp:docPr id="722197422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332219363" name="Picture"/>
+                          <pic:cNvPr id="722197422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39318903" name="Picture">
+                  <wp:docPr id="1454528366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39318903" name="Picture"/>
+                          <pic:cNvPr id="1454528366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30957,57 +30957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653928357" name="Picture">
+                  <wp:docPr id="1214662390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653928357" name="Picture"/>
+                          <pic:cNvPr id="1214662390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31046,57 +31046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599429837" name="Picture">
+                  <wp:docPr id="204169651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599429837" name="Picture"/>
+                          <pic:cNvPr id="204169651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31690,57 +31690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767985987" name="Picture">
+                  <wp:docPr id="647343187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767985987" name="Picture"/>
+                          <pic:cNvPr id="647343187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32688,57 +32688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551324154" name="Picture">
+                  <wp:docPr id="846026048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551324154" name="Picture"/>
+                          <pic:cNvPr id="846026048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32791,57 +32791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3687526" name="Picture">
+                  <wp:docPr id="1240984894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3687526" name="Picture"/>
+                          <pic:cNvPr id="1240984894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="221574437" name="Picture">
+                  <wp:docPr id="1923797223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="221574437" name="Picture"/>
+                          <pic:cNvPr id="1923797223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35311,57 +35311,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696102519" name="Picture">
+                        <wp:docPr id="190559738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696102519" name="Picture"/>
+                                <pic:cNvPr id="190559738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36672,57 +36672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55241632" name="Picture">
+                  <wp:docPr id="802316702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55241632" name="Picture"/>
+                          <pic:cNvPr id="802316702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36761,57 +36761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551049547" name="Picture">
+                  <wp:docPr id="963252016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551049547" name="Picture"/>
+                          <pic:cNvPr id="963252016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37405,57 +37405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933899749" name="Picture">
+                  <wp:docPr id="761808260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933899749" name="Picture"/>
+                          <pic:cNvPr id="761808260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38403,57 +38403,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366903318" name="Picture">
+                  <wp:docPr id="1821581145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366903318" name="Picture"/>
+                          <pic:cNvPr id="1821581145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38506,57 +38506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284228139" name="Picture">
+                  <wp:docPr id="1502270597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284228139" name="Picture"/>
+                          <pic:cNvPr id="1502270597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723946716" name="Picture">
+                  <wp:docPr id="307885349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723946716" name="Picture"/>
+                          <pic:cNvPr id="307885349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41026,57 +41026,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383571551" name="Picture">
+                        <wp:docPr id="1077360393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383571551" name="Picture"/>
+                                <pic:cNvPr id="1077360393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42297,57 +42297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728830657" name="Picture">
+                  <wp:docPr id="1197780117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728830657" name="Picture"/>
+                          <pic:cNvPr id="1197780117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42377,57 +42377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591930916" name="Picture">
+                  <wp:docPr id="683403358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591930916" name="Picture"/>
+                          <pic:cNvPr id="683403358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113657287" name="Picture">
+                  <wp:docPr id="246639645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113657287" name="Picture"/>
+                          <pic:cNvPr id="246639645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44760,57 +44760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056934736" name="Picture">
+                  <wp:docPr id="1854580326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056934736" name="Picture"/>
+                          <pic:cNvPr id="1854580326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44840,57 +44840,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465691427" name="Picture">
+                  <wp:docPr id="2048535163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465691427" name="Picture"/>
+                          <pic:cNvPr id="2048535163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45319,57 +45319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123334879" name="Picture">
+                  <wp:docPr id="2106277599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123334879" name="Picture"/>
+                          <pic:cNvPr id="2106277599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47614,57 +47614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647792386" name="Picture">
+                  <wp:docPr id="1065265038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647792386" name="Picture"/>
+                          <pic:cNvPr id="1065265038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47685,57 +47685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345703239" name="Picture">
+                  <wp:docPr id="337382376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345703239" name="Picture"/>
+                          <pic:cNvPr id="337382376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48099,57 +48099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552733699" name="Picture">
+                  <wp:docPr id="809869938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552733699" name="Picture"/>
+                          <pic:cNvPr id="809869938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>