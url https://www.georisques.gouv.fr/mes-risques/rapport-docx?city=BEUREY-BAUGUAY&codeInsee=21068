--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677535434" name="Picture">
+                  <wp:docPr id="1190389255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677535434" name="Picture"/>
+                          <pic:cNvPr id="1190389255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844881411" name="Picture">
+                  <wp:docPr id="1463228521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844881411" name="Picture"/>
+                          <pic:cNvPr id="1463228521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314876992" name="Picture">
+                        <wp:docPr id="152929774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314876992" name="Picture"/>
+                                <pic:cNvPr id="152929774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851658781" name="Picture">
+                  <wp:docPr id="1371686456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851658781" name="Picture"/>
+                          <pic:cNvPr id="1371686456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847501208" name="Picture">
+                  <wp:docPr id="710345085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847501208" name="Picture"/>
+                          <pic:cNvPr id="710345085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767741019" name="Picture">
+                  <wp:docPr id="2106641441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767741019" name="Picture"/>
+                          <pic:cNvPr id="2106641441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710035713" name="Picture">
+                  <wp:docPr id="1628554754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710035713" name="Picture"/>
+                          <pic:cNvPr id="1628554754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269592564" name="Picture">
+                  <wp:docPr id="223520096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269592564" name="Picture"/>
+                          <pic:cNvPr id="223520096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912644845" name="Picture">
+                        <wp:docPr id="1275814174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912644845" name="Picture"/>
+                                <pic:cNvPr id="1275814174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277262315" name="Picture">
+                        <wp:docPr id="1733399125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277262315" name="Picture"/>
+                                <pic:cNvPr id="1733399125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977952360" name="Picture">
+                        <wp:docPr id="840828103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977952360" name="Picture"/>
+                                <pic:cNvPr id="840828103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614652842" name="Picture">
+                        <wp:docPr id="622211275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614652842" name="Picture"/>
+                                <pic:cNvPr id="622211275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="861261721" name="Picture">
+                        <wp:docPr id="1521561259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="861261721" name="Picture"/>
+                                <pic:cNvPr id="1521561259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386304955" name="Picture">
+                        <wp:docPr id="450036168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386304955" name="Picture"/>
+                                <pic:cNvPr id="450036168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714482414" name="Picture">
+                        <wp:docPr id="1037118669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714482414" name="Picture"/>
+                                <pic:cNvPr id="1037118669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771189956" name="Picture">
+                        <wp:docPr id="552889491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771189956" name="Picture"/>
+                                <pic:cNvPr id="552889491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259007401" name="Picture">
+                        <wp:docPr id="682252932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259007401" name="Picture"/>
+                                <pic:cNvPr id="682252932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1008549821" name="Picture">
+                        <wp:docPr id="980564125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1008549821" name="Picture"/>
+                                <pic:cNvPr id="980564125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693502983" name="Picture">
+                        <wp:docPr id="1357869028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693502983" name="Picture"/>
+                                <pic:cNvPr id="1357869028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516560304" name="Picture">
+                        <wp:docPr id="974970641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516560304" name="Picture"/>
+                                <pic:cNvPr id="974970641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628783644" name="Picture">
+                  <wp:docPr id="196421826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628783644" name="Picture"/>
+                          <pic:cNvPr id="196421826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446593648" name="Picture">
+                  <wp:docPr id="875408903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446593648" name="Picture"/>
+                          <pic:cNvPr id="875408903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231759398" name="Picture">
+                  <wp:docPr id="841268435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231759398" name="Picture"/>
+                          <pic:cNvPr id="841268435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069977491" name="Picture">
+                  <wp:docPr id="1911490444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069977491" name="Picture"/>
+                          <pic:cNvPr id="1911490444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597704529" name="Picture">
+                  <wp:docPr id="249611385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597704529" name="Picture"/>
+                          <pic:cNvPr id="249611385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820237426" name="Picture">
+                  <wp:docPr id="1723753696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820237426" name="Picture"/>
+                          <pic:cNvPr id="1723753696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471191397" name="Picture">
+                        <wp:docPr id="167336210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471191397" name="Picture"/>
+                                <pic:cNvPr id="167336210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164754648" name="Picture">
+                  <wp:docPr id="2072153550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164754648" name="Picture"/>
+                          <pic:cNvPr id="2072153550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986869191" name="Picture">
+                  <wp:docPr id="1143510414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986869191" name="Picture"/>
+                          <pic:cNvPr id="1143510414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769644105" name="Picture">
+                  <wp:docPr id="131753424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769644105" name="Picture"/>
+                          <pic:cNvPr id="131753424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18332150" name="Picture">
+                  <wp:docPr id="2108408059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18332150" name="Picture"/>
+                          <pic:cNvPr id="2108408059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481699056" name="Picture">
+                  <wp:docPr id="67162991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481699056" name="Picture"/>
+                          <pic:cNvPr id="67162991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085625316" name="Picture">
+                  <wp:docPr id="2117730998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085625316" name="Picture"/>
+                          <pic:cNvPr id="2117730998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906968740" name="Picture">
+                        <wp:docPr id="315046545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906968740" name="Picture"/>
+                                <pic:cNvPr id="315046545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082450333" name="Picture">
+                  <wp:docPr id="835250614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082450333" name="Picture"/>
+                          <pic:cNvPr id="835250614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314093584" name="Picture">
+                  <wp:docPr id="968454952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314093584" name="Picture"/>
+                          <pic:cNvPr id="968454952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234279609" name="Picture">
+                  <wp:docPr id="628345493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234279609" name="Picture"/>
+                          <pic:cNvPr id="628345493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939954652" name="Picture">
+                  <wp:docPr id="336588831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939954652" name="Picture"/>
+                          <pic:cNvPr id="336588831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524970254" name="Picture">
+                  <wp:docPr id="1499114717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524970254" name="Picture"/>
+                          <pic:cNvPr id="1499114717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943676607" name="Picture">
+                  <wp:docPr id="1771702157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943676607" name="Picture"/>
+                          <pic:cNvPr id="1771702157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176209922" name="Picture">
+                        <wp:docPr id="1975647332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176209922" name="Picture"/>
+                                <pic:cNvPr id="1975647332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051149394" name="Picture">
+                  <wp:docPr id="2060669896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051149394" name="Picture"/>
+                          <pic:cNvPr id="2060669896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522045521" name="Picture">
+                  <wp:docPr id="1599885822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522045521" name="Picture"/>
+                          <pic:cNvPr id="1599885822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97258026" name="Picture">
+                  <wp:docPr id="629453997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97258026" name="Picture"/>
+                          <pic:cNvPr id="629453997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241228731" name="Picture">
+                  <wp:docPr id="711644360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241228731" name="Picture"/>
+                          <pic:cNvPr id="711644360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909249023" name="Picture">
+                  <wp:docPr id="1075172749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909249023" name="Picture"/>
+                          <pic:cNvPr id="1075172749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112014478" name="Picture">
+                  <wp:docPr id="999251715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112014478" name="Picture"/>
+                          <pic:cNvPr id="999251715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211728649" name="Picture">
+                        <wp:docPr id="947911122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211728649" name="Picture"/>
+                                <pic:cNvPr id="947911122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660592580" name="Picture">
+                  <wp:docPr id="2043272857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660592580" name="Picture"/>
+                          <pic:cNvPr id="2043272857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855566186" name="Picture">
+                  <wp:docPr id="1860483006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855566186" name="Picture"/>
+                          <pic:cNvPr id="1860483006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82951978" name="Picture">
+                  <wp:docPr id="838406333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82951978" name="Picture"/>
+                          <pic:cNvPr id="838406333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>