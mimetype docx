--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1636961769" name="Picture">
+                  <wp:docPr id="816891872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1636961769" name="Picture"/>
+                          <pic:cNvPr id="816891872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006333950" name="Picture">
+                  <wp:docPr id="779483977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006333950" name="Picture"/>
+                          <pic:cNvPr id="779483977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1669664281" name="Picture">
+                        <wp:docPr id="753473758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1669664281" name="Picture"/>
+                                <pic:cNvPr id="753473758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117260289" name="Picture">
+                  <wp:docPr id="1905886203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117260289" name="Picture"/>
+                          <pic:cNvPr id="1905886203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763704886" name="Picture">
+                  <wp:docPr id="401344061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763704886" name="Picture"/>
+                          <pic:cNvPr id="401344061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769178244" name="Picture">
+                  <wp:docPr id="1665903877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769178244" name="Picture"/>
+                          <pic:cNvPr id="1665903877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369675796" name="Picture">
+                  <wp:docPr id="754951431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369675796" name="Picture"/>
+                          <pic:cNvPr id="754951431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555255563" name="Picture">
+                  <wp:docPr id="1845244425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555255563" name="Picture"/>
+                          <pic:cNvPr id="1845244425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380055246" name="Picture">
+                        <wp:docPr id="1120447725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380055246" name="Picture"/>
+                                <pic:cNvPr id="1120447725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729168200" name="Picture">
+                        <wp:docPr id="2031806329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729168200" name="Picture"/>
+                                <pic:cNvPr id="2031806329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098571192" name="Picture">
+                        <wp:docPr id="311806113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098571192" name="Picture"/>
+                                <pic:cNvPr id="311806113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617583404" name="Picture">
+                        <wp:docPr id="2015038927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617583404" name="Picture"/>
+                                <pic:cNvPr id="2015038927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366623659" name="Picture">
+                        <wp:docPr id="871145201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366623659" name="Picture"/>
+                                <pic:cNvPr id="871145201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685883913" name="Picture">
+                        <wp:docPr id="1400041233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685883913" name="Picture"/>
+                                <pic:cNvPr id="1400041233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1505129245" name="Picture">
+                        <wp:docPr id="209531606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1505129245" name="Picture"/>
+                                <pic:cNvPr id="209531606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338155358" name="Picture">
+                        <wp:docPr id="703724495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338155358" name="Picture"/>
+                                <pic:cNvPr id="703724495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925689262" name="Picture">
+                        <wp:docPr id="1897308858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925689262" name="Picture"/>
+                                <pic:cNvPr id="1897308858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44996846" name="Picture">
+                        <wp:docPr id="37136129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44996846" name="Picture"/>
+                                <pic:cNvPr id="37136129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190771472" name="Picture">
+                        <wp:docPr id="1629204783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190771472" name="Picture"/>
+                                <pic:cNvPr id="1629204783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729484528" name="Picture">
+                        <wp:docPr id="1275289592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729484528" name="Picture"/>
+                                <pic:cNvPr id="1275289592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898106756" name="Picture">
+                        <wp:docPr id="1393348210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898106756" name="Picture"/>
+                                <pic:cNvPr id="1393348210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1816861646" name="Picture">
+                        <wp:docPr id="1304565065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1816861646" name="Picture"/>
+                                <pic:cNvPr id="1304565065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1545314661" name="Picture">
+                        <wp:docPr id="694554763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1545314661" name="Picture"/>
+                                <pic:cNvPr id="694554763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847502074" name="Picture">
+                        <wp:docPr id="747480303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847502074" name="Picture"/>
+                                <pic:cNvPr id="747480303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721015016" name="Picture">
+                        <wp:docPr id="1895925813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721015016" name="Picture"/>
+                                <pic:cNvPr id="1895925813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433603376" name="Picture">
+                        <wp:docPr id="36069094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433603376" name="Picture"/>
+                                <pic:cNvPr id="36069094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132418331" name="Picture">
+                  <wp:docPr id="1987340067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132418331" name="Picture"/>
+                          <pic:cNvPr id="1987340067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276521400" name="Picture">
+                  <wp:docPr id="368593962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276521400" name="Picture"/>
+                          <pic:cNvPr id="368593962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120545582" name="Picture">
+                  <wp:docPr id="99953867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120545582" name="Picture"/>
+                          <pic:cNvPr id="99953867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878566528" name="Picture">
+                  <wp:docPr id="1696455769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878566528" name="Picture"/>
+                          <pic:cNvPr id="1696455769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112677882" name="Picture">
+                  <wp:docPr id="1417489433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112677882" name="Picture"/>
+                          <pic:cNvPr id="1417489433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627373197" name="Picture">
+                  <wp:docPr id="193879000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627373197" name="Picture"/>
+                          <pic:cNvPr id="193879000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360253903" name="Picture">
+                        <wp:docPr id="1208325074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360253903" name="Picture"/>
+                                <pic:cNvPr id="1208325074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430746301" name="Picture">
+                        <wp:docPr id="1803007401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430746301" name="Picture"/>
+                                <pic:cNvPr id="1803007401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21777,57 +21777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906322440" name="Picture">
+                  <wp:docPr id="1492159115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906322440" name="Picture"/>
+                          <pic:cNvPr id="1492159115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21866,57 +21866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24455349" name="Picture">
+                  <wp:docPr id="990721525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24455349" name="Picture"/>
+                          <pic:cNvPr id="990721525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22510,57 +22510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878611642" name="Picture">
+                  <wp:docPr id="1828783552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878611642" name="Picture"/>
+                          <pic:cNvPr id="1828783552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23508,57 +23508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530755057" name="Picture">
+                  <wp:docPr id="2073965326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530755057" name="Picture"/>
+                          <pic:cNvPr id="2073965326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23611,57 +23611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607509641" name="Picture">
+                  <wp:docPr id="1766003788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607509641" name="Picture"/>
+                          <pic:cNvPr id="1766003788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24992,57 +24992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612126683" name="Picture">
+                  <wp:docPr id="483403244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612126683" name="Picture"/>
+                          <pic:cNvPr id="483403244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26135,57 +26135,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491068907" name="Picture">
+                        <wp:docPr id="1025876840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491068907" name="Picture"/>
+                                <pic:cNvPr id="1025876840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27524,57 +27524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526827791" name="Picture">
+                  <wp:docPr id="541531749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526827791" name="Picture"/>
+                          <pic:cNvPr id="541531749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556816141" name="Picture">
+                  <wp:docPr id="435899362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556816141" name="Picture"/>
+                          <pic:cNvPr id="435899362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28257,57 +28257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778858174" name="Picture">
+                  <wp:docPr id="2122692319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778858174" name="Picture"/>
+                          <pic:cNvPr id="2122692319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29255,57 +29255,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200807943" name="Picture">
+                  <wp:docPr id="1396319830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200807943" name="Picture"/>
+                          <pic:cNvPr id="1396319830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29358,57 +29358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670110421" name="Picture">
+                  <wp:docPr id="1246078166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670110421" name="Picture"/>
+                          <pic:cNvPr id="1246078166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30735,57 +30735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713931367" name="Picture">
+                  <wp:docPr id="1255680866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713931367" name="Picture"/>
+                          <pic:cNvPr id="1255680866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31878,57 +31878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423438051" name="Picture">
+                        <wp:docPr id="1383070781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423438051" name="Picture"/>
+                                <pic:cNvPr id="1383070781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33239,57 +33239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579481377" name="Picture">
+                  <wp:docPr id="1499942441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579481377" name="Picture"/>
+                          <pic:cNvPr id="1499942441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33328,57 +33328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893535510" name="Picture">
+                  <wp:docPr id="383462259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893535510" name="Picture"/>
+                          <pic:cNvPr id="383462259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121836774" name="Picture">
+                  <wp:docPr id="1208687067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121836774" name="Picture"/>
+                          <pic:cNvPr id="1208687067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34970,57 +34970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311282294" name="Picture">
+                  <wp:docPr id="2014957187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311282294" name="Picture"/>
+                          <pic:cNvPr id="2014957187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35073,57 +35073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323282553" name="Picture">
+                  <wp:docPr id="706321374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323282553" name="Picture"/>
+                          <pic:cNvPr id="706321374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36450,57 +36450,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186765610" name="Picture">
+                  <wp:docPr id="1755780447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186765610" name="Picture"/>
+                          <pic:cNvPr id="1755780447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37593,57 +37593,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424989900" name="Picture">
+                        <wp:docPr id="1026250074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424989900" name="Picture"/>
+                                <pic:cNvPr id="1026250074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38951,57 +38951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991127815" name="Picture">
+                  <wp:docPr id="1844879949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991127815" name="Picture"/>
+                          <pic:cNvPr id="1844879949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39040,57 +39040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926244421" name="Picture">
+                  <wp:docPr id="1449974361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926244421" name="Picture"/>
+                          <pic:cNvPr id="1449974361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39663,57 +39663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794927846" name="Picture">
+                  <wp:docPr id="1758558115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794927846" name="Picture"/>
+                          <pic:cNvPr id="1758558115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40580,57 +40580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037135581" name="Picture">
+                  <wp:docPr id="813363768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037135581" name="Picture"/>
+                          <pic:cNvPr id="813363768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106853836" name="Picture">
+                  <wp:docPr id="639180308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106853836" name="Picture"/>
+                          <pic:cNvPr id="639180308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42006,57 +42006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350225497" name="Picture">
+                  <wp:docPr id="145286322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350225497" name="Picture"/>
+                          <pic:cNvPr id="145286322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42788,57 +42788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668731247" name="Picture">
+                  <wp:docPr id="555152760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668731247" name="Picture"/>
+                          <pic:cNvPr id="555152760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42877,57 +42877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007024532" name="Picture">
+                  <wp:docPr id="1859389596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007024532" name="Picture"/>
+                          <pic:cNvPr id="1859389596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965976959" name="Picture">
+                  <wp:docPr id="1970299025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965976959" name="Picture"/>
+                          <pic:cNvPr id="1970299025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44453,57 +44453,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236542475" name="Picture">
+                  <wp:docPr id="2010763271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236542475" name="Picture"/>
+                          <pic:cNvPr id="2010763271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44565,57 +44565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390054821" name="Picture">
+                  <wp:docPr id="571787888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390054821" name="Picture"/>
+                          <pic:cNvPr id="571787888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46224,57 +46224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536977935" name="Picture">
+                  <wp:docPr id="717113490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536977935" name="Picture"/>
+                          <pic:cNvPr id="717113490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47403,57 +47403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363363205" name="Picture">
+                  <wp:docPr id="2025831069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363363205" name="Picture"/>
+                          <pic:cNvPr id="2025831069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47483,57 +47483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140965386" name="Picture">
+                  <wp:docPr id="665312927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140965386" name="Picture"/>
+                          <pic:cNvPr id="665312927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47971,57 +47971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318810040" name="Picture">
+                  <wp:docPr id="825128487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318810040" name="Picture"/>
+                          <pic:cNvPr id="825128487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>