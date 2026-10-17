--- v1 (2026-10-14)
+++ v2 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816891872" name="Picture">
+                  <wp:docPr id="13647908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816891872" name="Picture"/>
+                          <pic:cNvPr id="13647908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779483977" name="Picture">
+                  <wp:docPr id="678978201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779483977" name="Picture"/>
+                          <pic:cNvPr id="678978201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753473758" name="Picture">
+                        <wp:docPr id="1277058265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753473758" name="Picture"/>
+                                <pic:cNvPr id="1277058265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905886203" name="Picture">
+                  <wp:docPr id="1057660250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905886203" name="Picture"/>
+                          <pic:cNvPr id="1057660250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401344061" name="Picture">
+                  <wp:docPr id="84015441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401344061" name="Picture"/>
+                          <pic:cNvPr id="84015441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665903877" name="Picture">
+                  <wp:docPr id="991092070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665903877" name="Picture"/>
+                          <pic:cNvPr id="991092070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754951431" name="Picture">
+                  <wp:docPr id="334755675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754951431" name="Picture"/>
+                          <pic:cNvPr id="334755675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1845244425" name="Picture">
+                  <wp:docPr id="366616180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1845244425" name="Picture"/>
+                          <pic:cNvPr id="366616180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120447725" name="Picture">
+                        <wp:docPr id="1217465100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120447725" name="Picture"/>
+                                <pic:cNvPr id="1217465100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031806329" name="Picture">
+                        <wp:docPr id="1406824185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031806329" name="Picture"/>
+                                <pic:cNvPr id="1406824185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311806113" name="Picture">
+                        <wp:docPr id="1542641319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311806113" name="Picture"/>
+                                <pic:cNvPr id="1542641319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015038927" name="Picture">
+                        <wp:docPr id="1583958286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015038927" name="Picture"/>
+                                <pic:cNvPr id="1583958286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871145201" name="Picture">
+                        <wp:docPr id="1379933266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871145201" name="Picture"/>
+                                <pic:cNvPr id="1379933266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400041233" name="Picture">
+                        <wp:docPr id="395462360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400041233" name="Picture"/>
+                                <pic:cNvPr id="395462360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209531606" name="Picture">
+                        <wp:docPr id="1361237794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209531606" name="Picture"/>
+                                <pic:cNvPr id="1361237794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703724495" name="Picture">
+                        <wp:docPr id="1837566641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703724495" name="Picture"/>
+                                <pic:cNvPr id="1837566641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897308858" name="Picture">
+                        <wp:docPr id="1742215609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897308858" name="Picture"/>
+                                <pic:cNvPr id="1742215609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37136129" name="Picture">
+                        <wp:docPr id="1864979424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37136129" name="Picture"/>
+                                <pic:cNvPr id="1864979424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629204783" name="Picture">
+                        <wp:docPr id="527888615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629204783" name="Picture"/>
+                                <pic:cNvPr id="527888615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275289592" name="Picture">
+                        <wp:docPr id="393307462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275289592" name="Picture"/>
+                                <pic:cNvPr id="393307462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393348210" name="Picture">
+                        <wp:docPr id="1257229097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393348210" name="Picture"/>
+                                <pic:cNvPr id="1257229097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1304565065" name="Picture">
+                        <wp:docPr id="1348518931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1304565065" name="Picture"/>
+                                <pic:cNvPr id="1348518931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="694554763" name="Picture">
+                        <wp:docPr id="338872602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="694554763" name="Picture"/>
+                                <pic:cNvPr id="338872602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747480303" name="Picture">
+                        <wp:docPr id="196002302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747480303" name="Picture"/>
+                                <pic:cNvPr id="196002302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895925813" name="Picture">
+                        <wp:docPr id="497754689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895925813" name="Picture"/>
+                                <pic:cNvPr id="497754689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36069094" name="Picture">
+                        <wp:docPr id="1916701031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36069094" name="Picture"/>
+                                <pic:cNvPr id="1916701031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987340067" name="Picture">
+                  <wp:docPr id="235474878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987340067" name="Picture"/>
+                          <pic:cNvPr id="235474878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368593962" name="Picture">
+                  <wp:docPr id="95539761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368593962" name="Picture"/>
+                          <pic:cNvPr id="95539761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99953867" name="Picture">
+                  <wp:docPr id="2072899623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99953867" name="Picture"/>
+                          <pic:cNvPr id="2072899623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696455769" name="Picture">
+                  <wp:docPr id="1522690955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696455769" name="Picture"/>
+                          <pic:cNvPr id="1522690955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417489433" name="Picture">
+                  <wp:docPr id="96204994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417489433" name="Picture"/>
+                          <pic:cNvPr id="96204994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193879000" name="Picture">
+                  <wp:docPr id="716002752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193879000" name="Picture"/>
+                          <pic:cNvPr id="716002752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208325074" name="Picture">
+                        <wp:docPr id="673478230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208325074" name="Picture"/>
+                                <pic:cNvPr id="673478230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1803007401" name="Picture">
+                        <wp:docPr id="594233220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1803007401" name="Picture"/>
+                                <pic:cNvPr id="594233220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21777,57 +21777,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492159115" name="Picture">
+                  <wp:docPr id="143757872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492159115" name="Picture"/>
+                          <pic:cNvPr id="143757872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21866,57 +21866,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990721525" name="Picture">
+                  <wp:docPr id="1343847419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990721525" name="Picture"/>
+                          <pic:cNvPr id="1343847419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22510,57 +22510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828783552" name="Picture">
+                  <wp:docPr id="691487003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828783552" name="Picture"/>
+                          <pic:cNvPr id="691487003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23508,57 +23508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073965326" name="Picture">
+                  <wp:docPr id="19939876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073965326" name="Picture"/>
+                          <pic:cNvPr id="19939876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23611,57 +23611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766003788" name="Picture">
+                  <wp:docPr id="515148850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766003788" name="Picture"/>
+                          <pic:cNvPr id="515148850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24992,57 +24992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483403244" name="Picture">
+                  <wp:docPr id="155635439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483403244" name="Picture"/>
+                          <pic:cNvPr id="155635439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26135,57 +26135,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025876840" name="Picture">
+                        <wp:docPr id="1368014975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025876840" name="Picture"/>
+                                <pic:cNvPr id="1368014975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27524,57 +27524,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541531749" name="Picture">
+                  <wp:docPr id="1845808407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541531749" name="Picture"/>
+                          <pic:cNvPr id="1845808407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27613,57 +27613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435899362" name="Picture">
+                  <wp:docPr id="1062134614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435899362" name="Picture"/>
+                          <pic:cNvPr id="1062134614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28257,57 +28257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122692319" name="Picture">
+                  <wp:docPr id="991879375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122692319" name="Picture"/>
+                          <pic:cNvPr id="991879375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29255,57 +29255,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396319830" name="Picture">
+                  <wp:docPr id="1782673712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396319830" name="Picture"/>
+                          <pic:cNvPr id="1782673712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29358,57 +29358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246078166" name="Picture">
+                  <wp:docPr id="1958837881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246078166" name="Picture"/>
+                          <pic:cNvPr id="1958837881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30735,57 +30735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255680866" name="Picture">
+                  <wp:docPr id="514702751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255680866" name="Picture"/>
+                          <pic:cNvPr id="514702751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31878,57 +31878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383070781" name="Picture">
+                        <wp:docPr id="1146601683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383070781" name="Picture"/>
+                                <pic:cNvPr id="1146601683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33239,57 +33239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499942441" name="Picture">
+                  <wp:docPr id="929422467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499942441" name="Picture"/>
+                          <pic:cNvPr id="929422467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33328,57 +33328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383462259" name="Picture">
+                  <wp:docPr id="1462856952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383462259" name="Picture"/>
+                          <pic:cNvPr id="1462856952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33972,57 +33972,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208687067" name="Picture">
+                  <wp:docPr id="1406490640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208687067" name="Picture"/>
+                          <pic:cNvPr id="1406490640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34970,57 +34970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014957187" name="Picture">
+                  <wp:docPr id="1316640662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014957187" name="Picture"/>
+                          <pic:cNvPr id="1316640662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35073,57 +35073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706321374" name="Picture">
+                  <wp:docPr id="1370599621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706321374" name="Picture"/>
+                          <pic:cNvPr id="1370599621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36450,57 +36450,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755780447" name="Picture">
+                  <wp:docPr id="190315654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755780447" name="Picture"/>
+                          <pic:cNvPr id="190315654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37593,57 +37593,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026250074" name="Picture">
+                        <wp:docPr id="103465282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026250074" name="Picture"/>
+                                <pic:cNvPr id="103465282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38951,57 +38951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844879949" name="Picture">
+                  <wp:docPr id="841854669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844879949" name="Picture"/>
+                          <pic:cNvPr id="841854669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39040,57 +39040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449974361" name="Picture">
+                  <wp:docPr id="120675299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449974361" name="Picture"/>
+                          <pic:cNvPr id="120675299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39663,57 +39663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758558115" name="Picture">
+                  <wp:docPr id="370700230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758558115" name="Picture"/>
+                          <pic:cNvPr id="370700230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40580,57 +40580,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813363768" name="Picture">
+                  <wp:docPr id="1127363656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813363768" name="Picture"/>
+                          <pic:cNvPr id="1127363656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639180308" name="Picture">
+                  <wp:docPr id="1992953391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639180308" name="Picture"/>
+                          <pic:cNvPr id="1992953391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42006,57 +42006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145286322" name="Picture">
+                  <wp:docPr id="238348608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145286322" name="Picture"/>
+                          <pic:cNvPr id="238348608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42788,57 +42788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555152760" name="Picture">
+                  <wp:docPr id="1488418394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555152760" name="Picture"/>
+                          <pic:cNvPr id="1488418394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42877,57 +42877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859389596" name="Picture">
+                  <wp:docPr id="1902181093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859389596" name="Picture"/>
+                          <pic:cNvPr id="1902181093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970299025" name="Picture">
+                  <wp:docPr id="277262027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970299025" name="Picture"/>
+                          <pic:cNvPr id="277262027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44453,57 +44453,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010763271" name="Picture">
+                  <wp:docPr id="2096857615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010763271" name="Picture"/>
+                          <pic:cNvPr id="2096857615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44565,57 +44565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571787888" name="Picture">
+                  <wp:docPr id="368624769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571787888" name="Picture"/>
+                          <pic:cNvPr id="368624769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46224,57 +46224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717113490" name="Picture">
+                  <wp:docPr id="448061752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717113490" name="Picture"/>
+                          <pic:cNvPr id="448061752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47403,57 +47403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025831069" name="Picture">
+                  <wp:docPr id="1786331471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025831069" name="Picture"/>
+                          <pic:cNvPr id="1786331471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47483,57 +47483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665312927" name="Picture">
+                  <wp:docPr id="917828164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665312927" name="Picture"/>
+                          <pic:cNvPr id="917828164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47971,57 +47971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825128487" name="Picture">
+                  <wp:docPr id="1401682003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825128487" name="Picture"/>
+                          <pic:cNvPr id="1401682003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>