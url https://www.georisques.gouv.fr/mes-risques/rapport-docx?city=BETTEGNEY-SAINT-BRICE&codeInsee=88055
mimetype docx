--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031254419" name="Picture">
+                  <wp:docPr id="2000409289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031254419" name="Picture"/>
+                          <pic:cNvPr id="2000409289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555628532" name="Picture">
+                  <wp:docPr id="1362825092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555628532" name="Picture"/>
+                          <pic:cNvPr id="1362825092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673832707" name="Picture">
+                        <wp:docPr id="655182355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673832707" name="Picture"/>
+                                <pic:cNvPr id="655182355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171860395" name="Picture">
+                  <wp:docPr id="452535069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171860395" name="Picture"/>
+                          <pic:cNvPr id="452535069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48914433" name="Picture">
+                  <wp:docPr id="250461591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48914433" name="Picture"/>
+                          <pic:cNvPr id="250461591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442330979" name="Picture">
+                  <wp:docPr id="257060647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442330979" name="Picture"/>
+                          <pic:cNvPr id="257060647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485587934" name="Picture">
+                  <wp:docPr id="178715180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485587934" name="Picture"/>
+                          <pic:cNvPr id="178715180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513947833" name="Picture">
+                  <wp:docPr id="1515884504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513947833" name="Picture"/>
+                          <pic:cNvPr id="1515884504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088621582" name="Picture">
+                        <wp:docPr id="278736752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088621582" name="Picture"/>
+                                <pic:cNvPr id="278736752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818088264" name="Picture">
+                        <wp:docPr id="576740591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818088264" name="Picture"/>
+                                <pic:cNvPr id="576740591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129675159" name="Picture">
+                        <wp:docPr id="632958507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129675159" name="Picture"/>
+                                <pic:cNvPr id="632958507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489082848" name="Picture">
+                        <wp:docPr id="259402781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489082848" name="Picture"/>
+                                <pic:cNvPr id="259402781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890666490" name="Picture">
+                        <wp:docPr id="1613498050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890666490" name="Picture"/>
+                                <pic:cNvPr id="1613498050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894564798" name="Picture">
+                        <wp:docPr id="1156102655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894564798" name="Picture"/>
+                                <pic:cNvPr id="1156102655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885666493" name="Picture">
+                        <wp:docPr id="710652664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885666493" name="Picture"/>
+                                <pic:cNvPr id="710652664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044955394" name="Picture">
+                        <wp:docPr id="822077096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044955394" name="Picture"/>
+                                <pic:cNvPr id="822077096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="809083665" name="Picture">
+                        <wp:docPr id="1653707112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="809083665" name="Picture"/>
+                                <pic:cNvPr id="1653707112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494455118" name="Picture">
+                        <wp:docPr id="1782668278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494455118" name="Picture"/>
+                                <pic:cNvPr id="1782668278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296153116" name="Picture">
+                        <wp:docPr id="1630614434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296153116" name="Picture"/>
+                                <pic:cNvPr id="1630614434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019647846" name="Picture">
+                        <wp:docPr id="831515568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019647846" name="Picture"/>
+                                <pic:cNvPr id="831515568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328613851" name="Picture">
+                        <wp:docPr id="1517943895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328613851" name="Picture"/>
+                                <pic:cNvPr id="1517943895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147909267" name="Picture">
+                        <wp:docPr id="1869561256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147909267" name="Picture"/>
+                                <pic:cNvPr id="1869561256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="481544690" name="Picture">
+                        <wp:docPr id="900248870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="481544690" name="Picture"/>
+                                <pic:cNvPr id="900248870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096733134" name="Picture">
+                  <wp:docPr id="1924733081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096733134" name="Picture"/>
+                          <pic:cNvPr id="1924733081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805562902" name="Picture">
+                  <wp:docPr id="894872278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805562902" name="Picture"/>
+                          <pic:cNvPr id="894872278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89902456" name="Picture">
+                  <wp:docPr id="536612187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89902456" name="Picture"/>
+                          <pic:cNvPr id="536612187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489724500" name="Picture">
+                  <wp:docPr id="150360395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489724500" name="Picture"/>
+                          <pic:cNvPr id="150360395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251080217" name="Picture">
+                  <wp:docPr id="251114823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251080217" name="Picture"/>
+                          <pic:cNvPr id="251114823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722890699" name="Picture">
+                  <wp:docPr id="1063060467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722890699" name="Picture"/>
+                          <pic:cNvPr id="1063060467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653240488" name="Picture">
+                        <wp:docPr id="1038637419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653240488" name="Picture"/>
+                                <pic:cNvPr id="1038637419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226647298" name="Picture">
+                  <wp:docPr id="1144170090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226647298" name="Picture"/>
+                          <pic:cNvPr id="1144170090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888720492" name="Picture">
+                  <wp:docPr id="1095619405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888720492" name="Picture"/>
+                          <pic:cNvPr id="1095619405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97970025" name="Picture">
+                  <wp:docPr id="1041361166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97970025" name="Picture"/>
+                          <pic:cNvPr id="1041361166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757022387" name="Picture">
+                  <wp:docPr id="1592684455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757022387" name="Picture"/>
+                          <pic:cNvPr id="1592684455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805886847" name="Picture">
+                  <wp:docPr id="1002260525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805886847" name="Picture"/>
+                          <pic:cNvPr id="1002260525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970881335" name="Picture">
+                  <wp:docPr id="413107077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970881335" name="Picture"/>
+                          <pic:cNvPr id="413107077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="453687209" name="Picture">
+                        <wp:docPr id="226943314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="453687209" name="Picture"/>
+                                <pic:cNvPr id="226943314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465281992" name="Picture">
+                        <wp:docPr id="2112917271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465281992" name="Picture"/>
+                                <pic:cNvPr id="2112917271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758004195" name="Picture">
+                  <wp:docPr id="1983781684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758004195" name="Picture"/>
+                          <pic:cNvPr id="1983781684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501086000" name="Picture">
+                  <wp:docPr id="1008508081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501086000" name="Picture"/>
+                          <pic:cNvPr id="1008508081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590719810" name="Picture">
+                  <wp:docPr id="1318795899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590719810" name="Picture"/>
+                          <pic:cNvPr id="1318795899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852137936" name="Picture">
+                  <wp:docPr id="327259725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852137936" name="Picture"/>
+                          <pic:cNvPr id="327259725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338569060" name="Picture">
+                  <wp:docPr id="1731333654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338569060" name="Picture"/>
+                          <pic:cNvPr id="1731333654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147446342" name="Picture">
+                  <wp:docPr id="1036151777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147446342" name="Picture"/>
+                          <pic:cNvPr id="1036151777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643684723" name="Picture">
+                        <wp:docPr id="1389121729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643684723" name="Picture"/>
+                                <pic:cNvPr id="1389121729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126109402" name="Picture">
+                  <wp:docPr id="175752060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126109402" name="Picture"/>
+                          <pic:cNvPr id="175752060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013421691" name="Picture">
+                  <wp:docPr id="655944826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013421691" name="Picture"/>
+                          <pic:cNvPr id="655944826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949910725" name="Picture">
+                  <wp:docPr id="392362496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949910725" name="Picture"/>
+                          <pic:cNvPr id="392362496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477268248" name="Picture">
+                  <wp:docPr id="1377439754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477268248" name="Picture"/>
+                          <pic:cNvPr id="1377439754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34333,57 +34333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490666028" name="Picture">
+                  <wp:docPr id="847334671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490666028" name="Picture"/>
+                          <pic:cNvPr id="847334671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34977,57 +34977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726523548" name="Picture">
+                  <wp:docPr id="842204069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726523548" name="Picture"/>
+                          <pic:cNvPr id="842204069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35975,57 +35975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068025650" name="Picture">
+                  <wp:docPr id="721539211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068025650" name="Picture"/>
+                          <pic:cNvPr id="721539211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751924977" name="Picture">
+                  <wp:docPr id="414981222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751924977" name="Picture"/>
+                          <pic:cNvPr id="414981222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37455,57 +37455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403893944" name="Picture">
+                  <wp:docPr id="1016954476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403893944" name="Picture"/>
+                          <pic:cNvPr id="1016954476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38598,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886168032" name="Picture">
+                        <wp:docPr id="890301952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886168032" name="Picture"/>
+                                <pic:cNvPr id="890301952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39959,57 +39959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320856877" name="Picture">
+                  <wp:docPr id="1655277776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320856877" name="Picture"/>
+                          <pic:cNvPr id="1655277776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40048,57 +40048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528149010" name="Picture">
+                  <wp:docPr id="1993492882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528149010" name="Picture"/>
+                          <pic:cNvPr id="1993492882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40692,57 +40692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724336789" name="Picture">
+                  <wp:docPr id="731471365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724336789" name="Picture"/>
+                          <pic:cNvPr id="731471365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41690,57 +41690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024135103" name="Picture">
+                  <wp:docPr id="1968738588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024135103" name="Picture"/>
+                          <pic:cNvPr id="1968738588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41793,57 +41793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053768204" name="Picture">
+                  <wp:docPr id="851357891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053768204" name="Picture"/>
+                          <pic:cNvPr id="851357891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43170,57 +43170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509223082" name="Picture">
+                  <wp:docPr id="1736385236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509223082" name="Picture"/>
+                          <pic:cNvPr id="1736385236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44313,57 +44313,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269055343" name="Picture">
+                        <wp:docPr id="437830257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269055343" name="Picture"/>
+                                <pic:cNvPr id="437830257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45534,57 +45534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78911937" name="Picture">
+                  <wp:docPr id="74398308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78911937" name="Picture"/>
+                          <pic:cNvPr id="74398308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45605,57 +45605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322116270" name="Picture">
+                  <wp:docPr id="565769879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322116270" name="Picture"/>
+                          <pic:cNvPr id="565769879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46019,57 +46019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151000664" name="Picture">
+                  <wp:docPr id="646936419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151000664" name="Picture"/>
+                          <pic:cNvPr id="646936419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>