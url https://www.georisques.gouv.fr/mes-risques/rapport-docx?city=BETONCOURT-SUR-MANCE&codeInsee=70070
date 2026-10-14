--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239136941" name="Picture">
+                  <wp:docPr id="139191712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239136941" name="Picture"/>
+                          <pic:cNvPr id="139191712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943034301" name="Picture">
+                  <wp:docPr id="402309671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943034301" name="Picture"/>
+                          <pic:cNvPr id="402309671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874889694" name="Picture">
+                        <wp:docPr id="1931619051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874889694" name="Picture"/>
+                                <pic:cNvPr id="1931619051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828748096" name="Picture">
+                  <wp:docPr id="949576368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828748096" name="Picture"/>
+                          <pic:cNvPr id="949576368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325079985" name="Picture">
+                  <wp:docPr id="1102240702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325079985" name="Picture"/>
+                          <pic:cNvPr id="1102240702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782468494" name="Picture">
+                  <wp:docPr id="524239868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782468494" name="Picture"/>
+                          <pic:cNvPr id="524239868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126190046" name="Picture">
+                  <wp:docPr id="869506043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126190046" name="Picture"/>
+                          <pic:cNvPr id="869506043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204379605" name="Picture">
+                  <wp:docPr id="1960331006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204379605" name="Picture"/>
+                          <pic:cNvPr id="1960331006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1327552632" name="Picture">
+                        <wp:docPr id="200757587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1327552632" name="Picture"/>
+                                <pic:cNvPr id="200757587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="923810860" name="Picture">
+                        <wp:docPr id="843686077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="923810860" name="Picture"/>
+                                <pic:cNvPr id="843686077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973231936" name="Picture">
+                        <wp:docPr id="1460795582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973231936" name="Picture"/>
+                                <pic:cNvPr id="1460795582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842387974" name="Picture">
+                        <wp:docPr id="58302507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842387974" name="Picture"/>
+                                <pic:cNvPr id="58302507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122494592" name="Picture">
+                        <wp:docPr id="453013310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122494592" name="Picture"/>
+                                <pic:cNvPr id="453013310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068599157" name="Picture">
+                        <wp:docPr id="737387266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068599157" name="Picture"/>
+                                <pic:cNvPr id="737387266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465154222" name="Picture">
+                        <wp:docPr id="1420967815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465154222" name="Picture"/>
+                                <pic:cNvPr id="1420967815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134231641" name="Picture">
+                        <wp:docPr id="112743157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134231641" name="Picture"/>
+                                <pic:cNvPr id="112743157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="157366785" name="Picture">
+                        <wp:docPr id="1259330777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="157366785" name="Picture"/>
+                                <pic:cNvPr id="1259330777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225113964" name="Picture">
+                        <wp:docPr id="1300271685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225113964" name="Picture"/>
+                                <pic:cNvPr id="1300271685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534466670" name="Picture">
+                        <wp:docPr id="138131544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534466670" name="Picture"/>
+                                <pic:cNvPr id="138131544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96374947" name="Picture">
+                        <wp:docPr id="474188460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96374947" name="Picture"/>
+                                <pic:cNvPr id="474188460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234155108" name="Picture">
+                        <wp:docPr id="1688840400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234155108" name="Picture"/>
+                                <pic:cNvPr id="1688840400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748413698" name="Picture">
+                        <wp:docPr id="1108954041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748413698" name="Picture"/>
+                                <pic:cNvPr id="1108954041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873780207" name="Picture">
+                        <wp:docPr id="785975094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873780207" name="Picture"/>
+                                <pic:cNvPr id="785975094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865969555" name="Picture">
+                  <wp:docPr id="304833369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865969555" name="Picture"/>
+                          <pic:cNvPr id="304833369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908904961" name="Picture">
+                  <wp:docPr id="122608022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908904961" name="Picture"/>
+                          <pic:cNvPr id="122608022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229384127" name="Picture">
+                  <wp:docPr id="1105230134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229384127" name="Picture"/>
+                          <pic:cNvPr id="1105230134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615152997" name="Picture">
+                  <wp:docPr id="2103948787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615152997" name="Picture"/>
+                          <pic:cNvPr id="2103948787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401876094" name="Picture">
+                  <wp:docPr id="938149175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401876094" name="Picture"/>
+                          <pic:cNvPr id="938149175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471183272" name="Picture">
+                  <wp:docPr id="967687602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471183272" name="Picture"/>
+                          <pic:cNvPr id="967687602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1024180505" name="Picture">
+                        <wp:docPr id="1522916619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1024180505" name="Picture"/>
+                                <pic:cNvPr id="1522916619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598944920" name="Picture">
+                  <wp:docPr id="770713814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598944920" name="Picture"/>
+                          <pic:cNvPr id="770713814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651527962" name="Picture">
+                  <wp:docPr id="1674523624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651527962" name="Picture"/>
+                          <pic:cNvPr id="1674523624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17848132" name="Picture">
+                  <wp:docPr id="395745055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17848132" name="Picture"/>
+                          <pic:cNvPr id="395745055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456701609" name="Picture">
+                  <wp:docPr id="1213016690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456701609" name="Picture"/>
+                          <pic:cNvPr id="1213016690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340493990" name="Picture">
+                  <wp:docPr id="1080713644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340493990" name="Picture"/>
+                          <pic:cNvPr id="1080713644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900233414" name="Picture">
+                  <wp:docPr id="124837821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900233414" name="Picture"/>
+                          <pic:cNvPr id="124837821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449044700" name="Picture">
+                        <wp:docPr id="1167160869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449044700" name="Picture"/>
+                                <pic:cNvPr id="1167160869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1015180500" name="Picture">
+                        <wp:docPr id="2022246521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1015180500" name="Picture"/>
+                                <pic:cNvPr id="2022246521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969064088" name="Picture">
+                  <wp:docPr id="921135379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969064088" name="Picture"/>
+                          <pic:cNvPr id="921135379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259371141" name="Picture">
+                  <wp:docPr id="640965261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259371141" name="Picture"/>
+                          <pic:cNvPr id="640965261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960248806" name="Picture">
+                  <wp:docPr id="215260899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960248806" name="Picture"/>
+                          <pic:cNvPr id="215260899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69575044" name="Picture">
+                  <wp:docPr id="1437281560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69575044" name="Picture"/>
+                          <pic:cNvPr id="1437281560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407619812" name="Picture">
+                  <wp:docPr id="2004173438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407619812" name="Picture"/>
+                          <pic:cNvPr id="2004173438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922216214" name="Picture">
+                  <wp:docPr id="1841158018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922216214" name="Picture"/>
+                          <pic:cNvPr id="1841158018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877157241" name="Picture">
+                        <wp:docPr id="2008212257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877157241" name="Picture"/>
+                                <pic:cNvPr id="2008212257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024382385" name="Picture">
+                  <wp:docPr id="1957702546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024382385" name="Picture"/>
+                          <pic:cNvPr id="1957702546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705211228" name="Picture">
+                  <wp:docPr id="1950417451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705211228" name="Picture"/>
+                          <pic:cNvPr id="1950417451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059494949" name="Picture">
+                  <wp:docPr id="1471880894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059494949" name="Picture"/>
+                          <pic:cNvPr id="1471880894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576670579" name="Picture">
+                  <wp:docPr id="73776671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576670579" name="Picture"/>
+                          <pic:cNvPr id="73776671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328111133" name="Picture">
+                  <wp:docPr id="206782672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328111133" name="Picture"/>
+                          <pic:cNvPr id="206782672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903127549" name="Picture">
+                  <wp:docPr id="1989659649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903127549" name="Picture"/>
+                          <pic:cNvPr id="1989659649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111273573" name="Picture">
+                        <wp:docPr id="356142203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111273573" name="Picture"/>
+                                <pic:cNvPr id="356142203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040995381" name="Picture">
+                  <wp:docPr id="931528366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040995381" name="Picture"/>
+                          <pic:cNvPr id="931528366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420766729" name="Picture">
+                  <wp:docPr id="1889220017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420766729" name="Picture"/>
+                          <pic:cNvPr id="1889220017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630589084" name="Picture">
+                  <wp:docPr id="109081374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630589084" name="Picture"/>
+                          <pic:cNvPr id="109081374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317894326" name="Picture">
+                  <wp:docPr id="963927091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317894326" name="Picture"/>
+                          <pic:cNvPr id="963927091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011973266" name="Picture">
+                  <wp:docPr id="1911839307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011973266" name="Picture"/>
+                          <pic:cNvPr id="1911839307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183000952" name="Picture">
+                  <wp:docPr id="1848537958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183000952" name="Picture"/>
+                          <pic:cNvPr id="1848537958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322328667" name="Picture">
+                  <wp:docPr id="1824777868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322328667" name="Picture"/>
+                          <pic:cNvPr id="1824777868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394620041" name="Picture">
+                  <wp:docPr id="94835667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394620041" name="Picture"/>
+                          <pic:cNvPr id="94835667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096566326" name="Picture">
+                  <wp:docPr id="702735143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096566326" name="Picture"/>
+                          <pic:cNvPr id="702735143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>