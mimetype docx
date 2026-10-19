--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919062654" name="Picture">
+                  <wp:docPr id="1918601126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919062654" name="Picture"/>
+                          <pic:cNvPr id="1918601126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807220621" name="Picture">
+                  <wp:docPr id="924119013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807220621" name="Picture"/>
+                          <pic:cNvPr id="924119013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528151360" name="Picture">
+                        <wp:docPr id="1805201761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528151360" name="Picture"/>
+                                <pic:cNvPr id="1805201761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744526855" name="Picture">
+                  <wp:docPr id="2005729311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744526855" name="Picture"/>
+                          <pic:cNvPr id="2005729311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885644175" name="Picture">
+                  <wp:docPr id="579278638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885644175" name="Picture"/>
+                          <pic:cNvPr id="579278638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457817071" name="Picture">
+                  <wp:docPr id="1840796850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457817071" name="Picture"/>
+                          <pic:cNvPr id="1840796850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634379131" name="Picture">
+                  <wp:docPr id="1058436802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634379131" name="Picture"/>
+                          <pic:cNvPr id="1058436802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390643942" name="Picture">
+                  <wp:docPr id="272338400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390643942" name="Picture"/>
+                          <pic:cNvPr id="272338400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86440547" name="Picture">
+                        <wp:docPr id="845647680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86440547" name="Picture"/>
+                                <pic:cNvPr id="845647680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929381033" name="Picture">
+                        <wp:docPr id="1830619074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929381033" name="Picture"/>
+                                <pic:cNvPr id="1830619074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565722837" name="Picture">
+                        <wp:docPr id="1063794853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565722837" name="Picture"/>
+                                <pic:cNvPr id="1063794853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057248698" name="Picture">
+                        <wp:docPr id="687253163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057248698" name="Picture"/>
+                                <pic:cNvPr id="687253163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135559735" name="Picture">
+                        <wp:docPr id="548349832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135559735" name="Picture"/>
+                                <pic:cNvPr id="548349832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726738964" name="Picture">
+                        <wp:docPr id="821641116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726738964" name="Picture"/>
+                                <pic:cNvPr id="821641116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260752880" name="Picture">
+                        <wp:docPr id="1230883238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260752880" name="Picture"/>
+                                <pic:cNvPr id="1230883238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="431421268" name="Picture">
+                        <wp:docPr id="395396959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="431421268" name="Picture"/>
+                                <pic:cNvPr id="395396959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852722717" name="Picture">
+                        <wp:docPr id="1016812005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852722717" name="Picture"/>
+                                <pic:cNvPr id="1016812005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="984177362" name="Picture">
+                        <wp:docPr id="1702611733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="984177362" name="Picture"/>
+                                <pic:cNvPr id="1702611733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658034138" name="Picture">
+                        <wp:docPr id="631507218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658034138" name="Picture"/>
+                                <pic:cNvPr id="631507218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589140786" name="Picture">
+                        <wp:docPr id="1204788708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589140786" name="Picture"/>
+                                <pic:cNvPr id="1204788708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662955835" name="Picture">
+                        <wp:docPr id="1053289441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662955835" name="Picture"/>
+                                <pic:cNvPr id="1053289441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268626412" name="Picture">
+                        <wp:docPr id="163853388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268626412" name="Picture"/>
+                                <pic:cNvPr id="163853388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126650841" name="Picture">
+                        <wp:docPr id="1180113991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126650841" name="Picture"/>
+                                <pic:cNvPr id="1180113991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599383386" name="Picture">
+                  <wp:docPr id="1990741340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599383386" name="Picture"/>
+                          <pic:cNvPr id="1990741340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059271442" name="Picture">
+                  <wp:docPr id="448804265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059271442" name="Picture"/>
+                          <pic:cNvPr id="448804265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959252142" name="Picture">
+                  <wp:docPr id="93780155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959252142" name="Picture"/>
+                          <pic:cNvPr id="93780155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455666991" name="Picture">
+                  <wp:docPr id="1590974512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455666991" name="Picture"/>
+                          <pic:cNvPr id="1590974512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68528982" name="Picture">
+                  <wp:docPr id="1901884995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68528982" name="Picture"/>
+                          <pic:cNvPr id="1901884995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169412980" name="Picture">
+                  <wp:docPr id="1388881533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169412980" name="Picture"/>
+                          <pic:cNvPr id="1388881533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741186214" name="Picture">
+                        <wp:docPr id="1030045266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741186214" name="Picture"/>
+                                <pic:cNvPr id="1030045266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650267815" name="Picture">
+                  <wp:docPr id="1326544151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650267815" name="Picture"/>
+                          <pic:cNvPr id="1326544151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178986627" name="Picture">
+                  <wp:docPr id="1944593917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178986627" name="Picture"/>
+                          <pic:cNvPr id="1944593917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778221092" name="Picture">
+                  <wp:docPr id="1735070332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778221092" name="Picture"/>
+                          <pic:cNvPr id="1735070332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475702335" name="Picture">
+                  <wp:docPr id="254664538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475702335" name="Picture"/>
+                          <pic:cNvPr id="254664538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645542496" name="Picture">
+                  <wp:docPr id="161564361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645542496" name="Picture"/>
+                          <pic:cNvPr id="161564361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487510139" name="Picture">
+                  <wp:docPr id="1424058905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487510139" name="Picture"/>
+                          <pic:cNvPr id="1424058905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109400747" name="Picture">
+                        <wp:docPr id="1539560690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109400747" name="Picture"/>
+                                <pic:cNvPr id="1539560690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317422146" name="Picture">
+                  <wp:docPr id="70110257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317422146" name="Picture"/>
+                          <pic:cNvPr id="70110257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181284" name="Picture">
+                  <wp:docPr id="2116516227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181284" name="Picture"/>
+                          <pic:cNvPr id="2116516227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418546081" name="Picture">
+                  <wp:docPr id="1695908561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418546081" name="Picture"/>
+                          <pic:cNvPr id="1695908561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666240024" name="Picture">
+                  <wp:docPr id="1127310775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666240024" name="Picture"/>
+                          <pic:cNvPr id="1127310775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995125868" name="Picture">
+                  <wp:docPr id="100374250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995125868" name="Picture"/>
+                          <pic:cNvPr id="100374250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753926095" name="Picture">
+                  <wp:docPr id="1987985836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753926095" name="Picture"/>
+                          <pic:cNvPr id="1987985836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609321059" name="Picture">
+                        <wp:docPr id="389432664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609321059" name="Picture"/>
+                                <pic:cNvPr id="389432664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204392406" name="Picture">
+                  <wp:docPr id="331420979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204392406" name="Picture"/>
+                          <pic:cNvPr id="331420979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070614564" name="Picture">
+                  <wp:docPr id="1660025785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070614564" name="Picture"/>
+                          <pic:cNvPr id="1660025785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135057452" name="Picture">
+                  <wp:docPr id="758979900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135057452" name="Picture"/>
+                          <pic:cNvPr id="758979900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792245287" name="Picture">
+                  <wp:docPr id="386229912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792245287" name="Picture"/>
+                          <pic:cNvPr id="386229912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460754635" name="Picture">
+                  <wp:docPr id="1930997515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460754635" name="Picture"/>
+                          <pic:cNvPr id="1930997515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154344916" name="Picture">
+                  <wp:docPr id="1509419488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154344916" name="Picture"/>
+                          <pic:cNvPr id="1509419488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071172269" name="Picture">
+                        <wp:docPr id="549647804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071172269" name="Picture"/>
+                                <pic:cNvPr id="549647804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931473886" name="Picture">
+                  <wp:docPr id="760709144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931473886" name="Picture"/>
+                          <pic:cNvPr id="760709144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324417057" name="Picture">
+                  <wp:docPr id="445640475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324417057" name="Picture"/>
+                          <pic:cNvPr id="445640475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495795307" name="Picture">
+                  <wp:docPr id="959819071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495795307" name="Picture"/>
+                          <pic:cNvPr id="959819071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426481161" name="Picture">
+                  <wp:docPr id="127344553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426481161" name="Picture"/>
+                          <pic:cNvPr id="127344553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172538827" name="Picture">
+                  <wp:docPr id="212758165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172538827" name="Picture"/>
+                          <pic:cNvPr id="212758165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610132889" name="Picture">
+                  <wp:docPr id="1387883246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610132889" name="Picture"/>
+                          <pic:cNvPr id="1387883246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490558763" name="Picture">
+                  <wp:docPr id="1885869579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490558763" name="Picture"/>
+                          <pic:cNvPr id="1885869579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179211507" name="Picture">
+                  <wp:docPr id="1011149601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179211507" name="Picture"/>
+                          <pic:cNvPr id="1011149601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889759804" name="Picture">
+                  <wp:docPr id="1453028969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889759804" name="Picture"/>
+                          <pic:cNvPr id="1453028969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>