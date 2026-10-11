--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611082553" name="Picture">
+                  <wp:docPr id="1489594313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611082553" name="Picture"/>
+                          <pic:cNvPr id="1489594313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792967188" name="Picture">
+                  <wp:docPr id="2134988080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792967188" name="Picture"/>
+                          <pic:cNvPr id="2134988080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493094103" name="Picture">
+                        <wp:docPr id="985746950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493094103" name="Picture"/>
+                                <pic:cNvPr id="985746950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140110403" name="Picture">
+                  <wp:docPr id="76931445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140110403" name="Picture"/>
+                          <pic:cNvPr id="76931445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817312421" name="Picture">
+                  <wp:docPr id="715380759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817312421" name="Picture"/>
+                          <pic:cNvPr id="715380759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983099056" name="Picture">
+                  <wp:docPr id="967593307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983099056" name="Picture"/>
+                          <pic:cNvPr id="967593307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045469738" name="Picture">
+                  <wp:docPr id="384963678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045469738" name="Picture"/>
+                          <pic:cNvPr id="384963678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595528990" name="Picture">
+                  <wp:docPr id="1426584997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595528990" name="Picture"/>
+                          <pic:cNvPr id="1426584997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1468668006" name="Picture">
+                        <wp:docPr id="1975859355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1468668006" name="Picture"/>
+                                <pic:cNvPr id="1975859355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823457277" name="Picture">
+                        <wp:docPr id="405667754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823457277" name="Picture"/>
+                                <pic:cNvPr id="405667754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036040733" name="Picture">
+                        <wp:docPr id="676945213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036040733" name="Picture"/>
+                                <pic:cNvPr id="676945213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295373986" name="Picture">
+                        <wp:docPr id="1100120025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295373986" name="Picture"/>
+                                <pic:cNvPr id="1100120025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697304759" name="Picture">
+                        <wp:docPr id="844099888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697304759" name="Picture"/>
+                                <pic:cNvPr id="844099888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54171654" name="Picture">
+                        <wp:docPr id="85654065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54171654" name="Picture"/>
+                                <pic:cNvPr id="85654065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712736821" name="Picture">
+                        <wp:docPr id="1979127542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712736821" name="Picture"/>
+                                <pic:cNvPr id="1979127542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719492468" name="Picture">
+                        <wp:docPr id="174039497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719492468" name="Picture"/>
+                                <pic:cNvPr id="174039497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1565821369" name="Picture">
+                        <wp:docPr id="1815343257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1565821369" name="Picture"/>
+                                <pic:cNvPr id="1815343257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888577490" name="Picture">
+                        <wp:docPr id="1777042646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888577490" name="Picture"/>
+                                <pic:cNvPr id="1777042646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1325928923" name="Picture">
+                        <wp:docPr id="1187621772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1325928923" name="Picture"/>
+                                <pic:cNvPr id="1187621772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578687811" name="Picture">
+                        <wp:docPr id="712206229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578687811" name="Picture"/>
+                                <pic:cNvPr id="712206229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200473249" name="Picture">
+                  <wp:docPr id="1304429349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200473249" name="Picture"/>
+                          <pic:cNvPr id="1304429349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954284655" name="Picture">
+                  <wp:docPr id="1368956609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954284655" name="Picture"/>
+                          <pic:cNvPr id="1368956609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090395527" name="Picture">
+                  <wp:docPr id="1909045158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090395527" name="Picture"/>
+                          <pic:cNvPr id="1909045158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997749952" name="Picture">
+                  <wp:docPr id="1510652416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997749952" name="Picture"/>
+                          <pic:cNvPr id="1510652416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516832803" name="Picture">
+                  <wp:docPr id="2095889053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516832803" name="Picture"/>
+                          <pic:cNvPr id="2095889053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962074537" name="Picture">
+                  <wp:docPr id="830205904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962074537" name="Picture"/>
+                          <pic:cNvPr id="830205904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467304628" name="Picture">
+                        <wp:docPr id="420000374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467304628" name="Picture"/>
+                                <pic:cNvPr id="420000374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132484872" name="Picture">
+                  <wp:docPr id="746692150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132484872" name="Picture"/>
+                          <pic:cNvPr id="746692150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87395182" name="Picture">
+                  <wp:docPr id="1248575426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87395182" name="Picture"/>
+                          <pic:cNvPr id="1248575426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243968604" name="Picture">
+                  <wp:docPr id="371994619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243968604" name="Picture"/>
+                          <pic:cNvPr id="371994619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568312118" name="Picture">
+                  <wp:docPr id="1479332839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568312118" name="Picture"/>
+                          <pic:cNvPr id="1479332839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354255456" name="Picture">
+                  <wp:docPr id="808899006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354255456" name="Picture"/>
+                          <pic:cNvPr id="808899006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625505737" name="Picture">
+                  <wp:docPr id="1391520866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625505737" name="Picture"/>
+                          <pic:cNvPr id="1391520866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448724775" name="Picture">
+                        <wp:docPr id="1658660505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448724775" name="Picture"/>
+                                <pic:cNvPr id="1658660505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1688944268" name="Picture">
+                        <wp:docPr id="1918647526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1688944268" name="Picture"/>
+                                <pic:cNvPr id="1918647526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159494905" name="Picture">
+                  <wp:docPr id="2042508762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159494905" name="Picture"/>
+                          <pic:cNvPr id="2042508762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895072626" name="Picture">
+                  <wp:docPr id="530479291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895072626" name="Picture"/>
+                          <pic:cNvPr id="530479291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308854950" name="Picture">
+                  <wp:docPr id="702386883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308854950" name="Picture"/>
+                          <pic:cNvPr id="702386883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571925796" name="Picture">
+                  <wp:docPr id="145924991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571925796" name="Picture"/>
+                          <pic:cNvPr id="145924991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058102849" name="Picture">
+                  <wp:docPr id="1736021885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058102849" name="Picture"/>
+                          <pic:cNvPr id="1736021885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942341757" name="Picture">
+                  <wp:docPr id="351962150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942341757" name="Picture"/>
+                          <pic:cNvPr id="351962150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936155504" name="Picture">
+                        <wp:docPr id="2122073173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936155504" name="Picture"/>
+                                <pic:cNvPr id="2122073173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788291540" name="Picture">
+                  <wp:docPr id="1046946824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788291540" name="Picture"/>
+                          <pic:cNvPr id="1046946824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935418983" name="Picture">
+                  <wp:docPr id="403644060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935418983" name="Picture"/>
+                          <pic:cNvPr id="403644060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701741023" name="Picture">
+                  <wp:docPr id="622425086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701741023" name="Picture"/>
+                          <pic:cNvPr id="622425086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743731704" name="Picture">
+                  <wp:docPr id="1467742883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743731704" name="Picture"/>
+                          <pic:cNvPr id="1467742883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553736943" name="Picture">
+                  <wp:docPr id="415199093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553736943" name="Picture"/>
+                          <pic:cNvPr id="415199093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993206014" name="Picture">
+                  <wp:docPr id="1122462650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993206014" name="Picture"/>
+                          <pic:cNvPr id="1122462650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258733370" name="Picture">
+                        <wp:docPr id="1173039563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258733370" name="Picture"/>
+                                <pic:cNvPr id="1173039563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376989233" name="Picture">
+                  <wp:docPr id="1017655415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376989233" name="Picture"/>
+                          <pic:cNvPr id="1017655415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86770395" name="Picture">
+                  <wp:docPr id="516433254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86770395" name="Picture"/>
+                          <pic:cNvPr id="516433254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743602709" name="Picture">
+                  <wp:docPr id="1746696356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743602709" name="Picture"/>
+                          <pic:cNvPr id="1746696356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>