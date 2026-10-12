--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426280533" name="Picture">
+                  <wp:docPr id="17734422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426280533" name="Picture"/>
+                          <pic:cNvPr id="17734422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638220116" name="Picture">
+                  <wp:docPr id="258067085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638220116" name="Picture"/>
+                          <pic:cNvPr id="258067085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="373602112" name="Picture">
+                        <wp:docPr id="1927975272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="373602112" name="Picture"/>
+                                <pic:cNvPr id="1927975272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98629774" name="Picture">
+                  <wp:docPr id="1762631362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98629774" name="Picture"/>
+                          <pic:cNvPr id="1762631362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373937782" name="Picture">
+                  <wp:docPr id="1268013587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373937782" name="Picture"/>
+                          <pic:cNvPr id="1268013587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501176257" name="Picture">
+                  <wp:docPr id="558777601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501176257" name="Picture"/>
+                          <pic:cNvPr id="558777601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792221780" name="Picture">
+                  <wp:docPr id="911253370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792221780" name="Picture"/>
+                          <pic:cNvPr id="911253370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770332737" name="Picture">
+                  <wp:docPr id="1704756469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770332737" name="Picture"/>
+                          <pic:cNvPr id="1704756469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259657076" name="Picture">
+                        <wp:docPr id="2014795601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259657076" name="Picture"/>
+                                <pic:cNvPr id="2014795601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874657429" name="Picture">
+                        <wp:docPr id="1973532762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874657429" name="Picture"/>
+                                <pic:cNvPr id="1973532762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731400553" name="Picture">
+                        <wp:docPr id="267210357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731400553" name="Picture"/>
+                                <pic:cNvPr id="267210357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498820729" name="Picture">
+                        <wp:docPr id="1916466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498820729" name="Picture"/>
+                                <pic:cNvPr id="1916466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282421144" name="Picture">
+                        <wp:docPr id="1104424749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282421144" name="Picture"/>
+                                <pic:cNvPr id="1104424749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492720799" name="Picture">
+                        <wp:docPr id="1533574834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492720799" name="Picture"/>
+                                <pic:cNvPr id="1533574834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="70115303" name="Picture">
+                        <wp:docPr id="1213561024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="70115303" name="Picture"/>
+                                <pic:cNvPr id="1213561024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124828365" name="Picture">
+                        <wp:docPr id="90515434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124828365" name="Picture"/>
+                                <pic:cNvPr id="90515434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119761156" name="Picture">
+                        <wp:docPr id="245239889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119761156" name="Picture"/>
+                                <pic:cNvPr id="245239889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824879146" name="Picture">
+                        <wp:docPr id="1432136740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824879146" name="Picture"/>
+                                <pic:cNvPr id="1432136740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1679749254" name="Picture">
+                        <wp:docPr id="902754966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1679749254" name="Picture"/>
+                                <pic:cNvPr id="902754966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245566605" name="Picture">
+                        <wp:docPr id="1012711756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245566605" name="Picture"/>
+                                <pic:cNvPr id="1012711756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430023730" name="Picture">
+                        <wp:docPr id="363758303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430023730" name="Picture"/>
+                                <pic:cNvPr id="363758303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769890977" name="Picture">
+                        <wp:docPr id="1344596005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769890977" name="Picture"/>
+                                <pic:cNvPr id="1344596005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2035347821" name="Picture">
+                        <wp:docPr id="242481630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2035347821" name="Picture"/>
+                                <pic:cNvPr id="242481630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517725123" name="Picture">
+                  <wp:docPr id="1750479624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517725123" name="Picture"/>
+                          <pic:cNvPr id="1750479624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396455337" name="Picture">
+                  <wp:docPr id="1998921797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396455337" name="Picture"/>
+                          <pic:cNvPr id="1998921797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438597422" name="Picture">
+                  <wp:docPr id="1320848851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438597422" name="Picture"/>
+                          <pic:cNvPr id="1320848851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853159011" name="Picture">
+                  <wp:docPr id="309385057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853159011" name="Picture"/>
+                          <pic:cNvPr id="309385057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306464875" name="Picture">
+                  <wp:docPr id="1603463688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306464875" name="Picture"/>
+                          <pic:cNvPr id="1603463688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698614289" name="Picture">
+                  <wp:docPr id="1583639521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698614289" name="Picture"/>
+                          <pic:cNvPr id="1583639521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995257962" name="Picture">
+                        <wp:docPr id="1315666367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995257962" name="Picture"/>
+                                <pic:cNvPr id="1315666367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263099478" name="Picture">
+                        <wp:docPr id="371085231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263099478" name="Picture"/>
+                                <pic:cNvPr id="371085231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475458604" name="Picture">
+                  <wp:docPr id="2087109924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475458604" name="Picture"/>
+                          <pic:cNvPr id="2087109924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072860385" name="Picture">
+                  <wp:docPr id="1549767072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072860385" name="Picture"/>
+                          <pic:cNvPr id="1549767072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058820648" name="Picture">
+                  <wp:docPr id="945344179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058820648" name="Picture"/>
+                          <pic:cNvPr id="945344179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138421037" name="Picture">
+                  <wp:docPr id="782587233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138421037" name="Picture"/>
+                          <pic:cNvPr id="782587233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070714897" name="Picture">
+                  <wp:docPr id="1535402687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070714897" name="Picture"/>
+                          <pic:cNvPr id="1535402687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367184338" name="Picture">
+                  <wp:docPr id="220812401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367184338" name="Picture"/>
+                          <pic:cNvPr id="220812401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24704,57 +24704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1683781658" name="Picture">
+                        <wp:docPr id="965220661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1683781658" name="Picture"/>
+                                <pic:cNvPr id="965220661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26093,57 +26093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735622938" name="Picture">
+                  <wp:docPr id="2118473897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735622938" name="Picture"/>
+                          <pic:cNvPr id="2118473897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26182,57 +26182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082244446" name="Picture">
+                  <wp:docPr id="750615394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082244446" name="Picture"/>
+                          <pic:cNvPr id="750615394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26826,57 +26826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275255413" name="Picture">
+                  <wp:docPr id="1706108373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275255413" name="Picture"/>
+                          <pic:cNvPr id="1706108373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988872075" name="Picture">
+                  <wp:docPr id="823883277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988872075" name="Picture"/>
+                          <pic:cNvPr id="823883277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27927,57 +27927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259213489" name="Picture">
+                  <wp:docPr id="1739063779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259213489" name="Picture"/>
+                          <pic:cNvPr id="1739063779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29304,57 +29304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066110155" name="Picture">
+                  <wp:docPr id="1495988593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066110155" name="Picture"/>
+                          <pic:cNvPr id="1495988593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30447,57 +30447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832330129" name="Picture">
+                        <wp:docPr id="920267996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832330129" name="Picture"/>
+                                <pic:cNvPr id="920267996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31808,57 +31808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026226023" name="Picture">
+                  <wp:docPr id="951429639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026226023" name="Picture"/>
+                          <pic:cNvPr id="951429639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31897,57 +31897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006463726" name="Picture">
+                  <wp:docPr id="341200531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006463726" name="Picture"/>
+                          <pic:cNvPr id="341200531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32541,57 +32541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715140192" name="Picture">
+                  <wp:docPr id="828855037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715140192" name="Picture"/>
+                          <pic:cNvPr id="828855037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816654224" name="Picture">
+                  <wp:docPr id="1503545450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816654224" name="Picture"/>
+                          <pic:cNvPr id="1503545450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33642,57 +33642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794976028" name="Picture">
+                  <wp:docPr id="690154587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794976028" name="Picture"/>
+                          <pic:cNvPr id="690154587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35019,57 +35019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297836010" name="Picture">
+                  <wp:docPr id="254007794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297836010" name="Picture"/>
+                          <pic:cNvPr id="254007794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36162,57 +36162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2110360553" name="Picture">
+                        <wp:docPr id="1789211193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2110360553" name="Picture"/>
+                                <pic:cNvPr id="1789211193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37530,57 +37530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109833777" name="Picture">
+                  <wp:docPr id="1667547998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109833777" name="Picture"/>
+                          <pic:cNvPr id="1667547998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37619,57 +37619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925678538" name="Picture">
+                  <wp:docPr id="546509297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925678538" name="Picture"/>
+                          <pic:cNvPr id="546509297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38251,57 +38251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43943197" name="Picture">
+                  <wp:docPr id="530751759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43943197" name="Picture"/>
+                          <pic:cNvPr id="530751759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39195,57 +39195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144793845" name="Picture">
+                  <wp:docPr id="1453609658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144793845" name="Picture"/>
+                          <pic:cNvPr id="1453609658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39307,57 +39307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644776309" name="Picture">
+                  <wp:docPr id="254703883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644776309" name="Picture"/>
+                          <pic:cNvPr id="254703883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40966,57 +40966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376398083" name="Picture">
+                  <wp:docPr id="1577756744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376398083" name="Picture"/>
+                          <pic:cNvPr id="1577756744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42145,57 +42145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723143282" name="Picture">
+                  <wp:docPr id="1939148344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723143282" name="Picture"/>
+                          <pic:cNvPr id="1939148344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42225,57 +42225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385567631" name="Picture">
+                  <wp:docPr id="782854135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385567631" name="Picture"/>
+                          <pic:cNvPr id="782854135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42713,57 +42713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601271120" name="Picture">
+                  <wp:docPr id="1698568034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601271120" name="Picture"/>
+                          <pic:cNvPr id="1698568034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>