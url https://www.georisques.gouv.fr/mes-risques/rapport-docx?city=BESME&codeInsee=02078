--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17734422" name="Picture">
+                  <wp:docPr id="35565465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17734422" name="Picture"/>
+                          <pic:cNvPr id="35565465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258067085" name="Picture">
+                  <wp:docPr id="1357644630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258067085" name="Picture"/>
+                          <pic:cNvPr id="1357644630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927975272" name="Picture">
+                        <wp:docPr id="2027444665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927975272" name="Picture"/>
+                                <pic:cNvPr id="2027444665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762631362" name="Picture">
+                  <wp:docPr id="748042764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762631362" name="Picture"/>
+                          <pic:cNvPr id="748042764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268013587" name="Picture">
+                  <wp:docPr id="844967597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268013587" name="Picture"/>
+                          <pic:cNvPr id="844967597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558777601" name="Picture">
+                  <wp:docPr id="546797617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558777601" name="Picture"/>
+                          <pic:cNvPr id="546797617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911253370" name="Picture">
+                  <wp:docPr id="1606032609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911253370" name="Picture"/>
+                          <pic:cNvPr id="1606032609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704756469" name="Picture">
+                  <wp:docPr id="1770391507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704756469" name="Picture"/>
+                          <pic:cNvPr id="1770391507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2014795601" name="Picture">
+                        <wp:docPr id="689358944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2014795601" name="Picture"/>
+                                <pic:cNvPr id="689358944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973532762" name="Picture">
+                        <wp:docPr id="1703838575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973532762" name="Picture"/>
+                                <pic:cNvPr id="1703838575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267210357" name="Picture">
+                        <wp:docPr id="125427419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267210357" name="Picture"/>
+                                <pic:cNvPr id="125427419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916466" name="Picture">
+                        <wp:docPr id="546843941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916466" name="Picture"/>
+                                <pic:cNvPr id="546843941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104424749" name="Picture">
+                        <wp:docPr id="1490691519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104424749" name="Picture"/>
+                                <pic:cNvPr id="1490691519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1533574834" name="Picture">
+                        <wp:docPr id="1543863994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1533574834" name="Picture"/>
+                                <pic:cNvPr id="1543863994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213561024" name="Picture">
+                        <wp:docPr id="1614434538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213561024" name="Picture"/>
+                                <pic:cNvPr id="1614434538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="90515434" name="Picture">
+                        <wp:docPr id="2010800815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="90515434" name="Picture"/>
+                                <pic:cNvPr id="2010800815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245239889" name="Picture">
+                        <wp:docPr id="986033640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245239889" name="Picture"/>
+                                <pic:cNvPr id="986033640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432136740" name="Picture">
+                        <wp:docPr id="1324340042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432136740" name="Picture"/>
+                                <pic:cNvPr id="1324340042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="902754966" name="Picture">
+                        <wp:docPr id="700664645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="902754966" name="Picture"/>
+                                <pic:cNvPr id="700664645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012711756" name="Picture">
+                        <wp:docPr id="744199080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012711756" name="Picture"/>
+                                <pic:cNvPr id="744199080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363758303" name="Picture">
+                        <wp:docPr id="1272174447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363758303" name="Picture"/>
+                                <pic:cNvPr id="1272174447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1344596005" name="Picture">
+                        <wp:docPr id="1830726772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1344596005" name="Picture"/>
+                                <pic:cNvPr id="1830726772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242481630" name="Picture">
+                        <wp:docPr id="34458293" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242481630" name="Picture"/>
+                                <pic:cNvPr id="34458293" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750479624" name="Picture">
+                  <wp:docPr id="688753378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750479624" name="Picture"/>
+                          <pic:cNvPr id="688753378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998921797" name="Picture">
+                  <wp:docPr id="2145032008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998921797" name="Picture"/>
+                          <pic:cNvPr id="2145032008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320848851" name="Picture">
+                  <wp:docPr id="1827742554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320848851" name="Picture"/>
+                          <pic:cNvPr id="1827742554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309385057" name="Picture">
+                  <wp:docPr id="1878241423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309385057" name="Picture"/>
+                          <pic:cNvPr id="1878241423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603463688" name="Picture">
+                  <wp:docPr id="931253933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603463688" name="Picture"/>
+                          <pic:cNvPr id="931253933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583639521" name="Picture">
+                  <wp:docPr id="1336399000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583639521" name="Picture"/>
+                          <pic:cNvPr id="1336399000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1315666367" name="Picture">
+                        <wp:docPr id="608597959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1315666367" name="Picture"/>
+                                <pic:cNvPr id="608597959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="371085231" name="Picture">
+                        <wp:docPr id="2047460453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="371085231" name="Picture"/>
+                                <pic:cNvPr id="2047460453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087109924" name="Picture">
+                  <wp:docPr id="441941592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087109924" name="Picture"/>
+                          <pic:cNvPr id="441941592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549767072" name="Picture">
+                  <wp:docPr id="129709876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549767072" name="Picture"/>
+                          <pic:cNvPr id="129709876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945344179" name="Picture">
+                  <wp:docPr id="858124618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945344179" name="Picture"/>
+                          <pic:cNvPr id="858124618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782587233" name="Picture">
+                  <wp:docPr id="1678421069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782587233" name="Picture"/>
+                          <pic:cNvPr id="1678421069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535402687" name="Picture">
+                  <wp:docPr id="733883023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535402687" name="Picture"/>
+                          <pic:cNvPr id="733883023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220812401" name="Picture">
+                  <wp:docPr id="979162428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220812401" name="Picture"/>
+                          <pic:cNvPr id="979162428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24704,57 +24704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965220661" name="Picture">
+                        <wp:docPr id="1498066492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965220661" name="Picture"/>
+                                <pic:cNvPr id="1498066492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26093,57 +26093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118473897" name="Picture">
+                  <wp:docPr id="90400028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118473897" name="Picture"/>
+                          <pic:cNvPr id="90400028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26182,57 +26182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750615394" name="Picture">
+                  <wp:docPr id="753141488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750615394" name="Picture"/>
+                          <pic:cNvPr id="753141488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26826,57 +26826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706108373" name="Picture">
+                  <wp:docPr id="544929311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706108373" name="Picture"/>
+                          <pic:cNvPr id="544929311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823883277" name="Picture">
+                  <wp:docPr id="155989076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823883277" name="Picture"/>
+                          <pic:cNvPr id="155989076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27927,57 +27927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739063779" name="Picture">
+                  <wp:docPr id="1618852550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739063779" name="Picture"/>
+                          <pic:cNvPr id="1618852550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29304,57 +29304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495988593" name="Picture">
+                  <wp:docPr id="1379144886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495988593" name="Picture"/>
+                          <pic:cNvPr id="1379144886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30447,57 +30447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920267996" name="Picture">
+                        <wp:docPr id="404164057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920267996" name="Picture"/>
+                                <pic:cNvPr id="404164057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31808,57 +31808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951429639" name="Picture">
+                  <wp:docPr id="1786002377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951429639" name="Picture"/>
+                          <pic:cNvPr id="1786002377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31897,57 +31897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341200531" name="Picture">
+                  <wp:docPr id="617944804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341200531" name="Picture"/>
+                          <pic:cNvPr id="617944804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32541,57 +32541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828855037" name="Picture">
+                  <wp:docPr id="1420042254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828855037" name="Picture"/>
+                          <pic:cNvPr id="1420042254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503545450" name="Picture">
+                  <wp:docPr id="1592952662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503545450" name="Picture"/>
+                          <pic:cNvPr id="1592952662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33642,57 +33642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690154587" name="Picture">
+                  <wp:docPr id="2038719064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690154587" name="Picture"/>
+                          <pic:cNvPr id="2038719064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35019,57 +35019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254007794" name="Picture">
+                  <wp:docPr id="1072477855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254007794" name="Picture"/>
+                          <pic:cNvPr id="1072477855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36162,57 +36162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1789211193" name="Picture">
+                        <wp:docPr id="1453411415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1789211193" name="Picture"/>
+                                <pic:cNvPr id="1453411415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37530,57 +37530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667547998" name="Picture">
+                  <wp:docPr id="29112048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667547998" name="Picture"/>
+                          <pic:cNvPr id="29112048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37619,57 +37619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546509297" name="Picture">
+                  <wp:docPr id="1562579300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546509297" name="Picture"/>
+                          <pic:cNvPr id="1562579300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38251,57 +38251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530751759" name="Picture">
+                  <wp:docPr id="1259662162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530751759" name="Picture"/>
+                          <pic:cNvPr id="1259662162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39195,57 +39195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453609658" name="Picture">
+                  <wp:docPr id="1881974999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453609658" name="Picture"/>
+                          <pic:cNvPr id="1881974999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39307,57 +39307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254703883" name="Picture">
+                  <wp:docPr id="1607235085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254703883" name="Picture"/>
+                          <pic:cNvPr id="1607235085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40966,57 +40966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577756744" name="Picture">
+                  <wp:docPr id="932563372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577756744" name="Picture"/>
+                          <pic:cNvPr id="932563372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42145,57 +42145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939148344" name="Picture">
+                  <wp:docPr id="555907034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939148344" name="Picture"/>
+                          <pic:cNvPr id="555907034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42225,57 +42225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782854135" name="Picture">
+                  <wp:docPr id="275838631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782854135" name="Picture"/>
+                          <pic:cNvPr id="275838631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42713,57 +42713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698568034" name="Picture">
+                  <wp:docPr id="872178702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698568034" name="Picture"/>
+                          <pic:cNvPr id="872178702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>