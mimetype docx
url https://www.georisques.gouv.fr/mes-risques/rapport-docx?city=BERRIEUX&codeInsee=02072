--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530995863" name="Picture">
+                  <wp:docPr id="706383706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530995863" name="Picture"/>
+                          <pic:cNvPr id="706383706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380023145" name="Picture">
+                  <wp:docPr id="1332868699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380023145" name="Picture"/>
+                          <pic:cNvPr id="1332868699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372731483" name="Picture">
+                        <wp:docPr id="844782576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372731483" name="Picture"/>
+                                <pic:cNvPr id="844782576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104658252" name="Picture">
+                  <wp:docPr id="1068342294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104658252" name="Picture"/>
+                          <pic:cNvPr id="1068342294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036108560" name="Picture">
+                  <wp:docPr id="1220549773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036108560" name="Picture"/>
+                          <pic:cNvPr id="1220549773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880769766" name="Picture">
+                  <wp:docPr id="1657089362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880769766" name="Picture"/>
+                          <pic:cNvPr id="1657089362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648075355" name="Picture">
+                  <wp:docPr id="1236868287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648075355" name="Picture"/>
+                          <pic:cNvPr id="1236868287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210370625" name="Picture">
+                  <wp:docPr id="626110995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210370625" name="Picture"/>
+                          <pic:cNvPr id="626110995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="485327409" name="Picture">
+                        <wp:docPr id="1722799454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="485327409" name="Picture"/>
+                                <pic:cNvPr id="1722799454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558924649" name="Picture">
+                        <wp:docPr id="541299046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558924649" name="Picture"/>
+                                <pic:cNvPr id="541299046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518679603" name="Picture">
+                        <wp:docPr id="467248894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518679603" name="Picture"/>
+                                <pic:cNvPr id="467248894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535862459" name="Picture">
+                        <wp:docPr id="1487303981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535862459" name="Picture"/>
+                                <pic:cNvPr id="1487303981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338221086" name="Picture">
+                        <wp:docPr id="407637067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338221086" name="Picture"/>
+                                <pic:cNvPr id="407637067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534892917" name="Picture">
+                        <wp:docPr id="180710479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534892917" name="Picture"/>
+                                <pic:cNvPr id="180710479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446151753" name="Picture">
+                        <wp:docPr id="427797606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446151753" name="Picture"/>
+                                <pic:cNvPr id="427797606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1743969521" name="Picture">
+                        <wp:docPr id="221862991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1743969521" name="Picture"/>
+                                <pic:cNvPr id="221862991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982536363" name="Picture">
+                        <wp:docPr id="213889956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982536363" name="Picture"/>
+                                <pic:cNvPr id="213889956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390792584" name="Picture">
+                        <wp:docPr id="1933002031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390792584" name="Picture"/>
+                                <pic:cNvPr id="1933002031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344389238" name="Picture">
+                        <wp:docPr id="374825539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344389238" name="Picture"/>
+                                <pic:cNvPr id="374825539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165220489" name="Picture">
+                        <wp:docPr id="1278175148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165220489" name="Picture"/>
+                                <pic:cNvPr id="1278175148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="453228720" name="Picture">
+                        <wp:docPr id="1431697978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="453228720" name="Picture"/>
+                                <pic:cNvPr id="1431697978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032110355" name="Picture">
+                        <wp:docPr id="867773738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032110355" name="Picture"/>
+                                <pic:cNvPr id="867773738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132210523" name="Picture">
+                        <wp:docPr id="918086543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132210523" name="Picture"/>
+                                <pic:cNvPr id="918086543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577401273" name="Picture">
+                  <wp:docPr id="1371313555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577401273" name="Picture"/>
+                          <pic:cNvPr id="1371313555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946448887" name="Picture">
+                  <wp:docPr id="2016969150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946448887" name="Picture"/>
+                          <pic:cNvPr id="2016969150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354277811" name="Picture">
+                  <wp:docPr id="757210234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354277811" name="Picture"/>
+                          <pic:cNvPr id="757210234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628500822" name="Picture">
+                  <wp:docPr id="582915787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628500822" name="Picture"/>
+                          <pic:cNvPr id="582915787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624409092" name="Picture">
+                  <wp:docPr id="1964222962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624409092" name="Picture"/>
+                          <pic:cNvPr id="1964222962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315399709" name="Picture">
+                  <wp:docPr id="2054960665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315399709" name="Picture"/>
+                          <pic:cNvPr id="2054960665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="384762556" name="Picture">
+                        <wp:docPr id="1850623864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="384762556" name="Picture"/>
+                                <pic:cNvPr id="1850623864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986989811" name="Picture">
+                  <wp:docPr id="1290340607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986989811" name="Picture"/>
+                          <pic:cNvPr id="1290340607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932028785" name="Picture">
+                  <wp:docPr id="516623092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932028785" name="Picture"/>
+                          <pic:cNvPr id="516623092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490503498" name="Picture">
+                  <wp:docPr id="35843026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490503498" name="Picture"/>
+                          <pic:cNvPr id="35843026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080679120" name="Picture">
+                  <wp:docPr id="2083533609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080679120" name="Picture"/>
+                          <pic:cNvPr id="2083533609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046606729" name="Picture">
+                  <wp:docPr id="358302246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046606729" name="Picture"/>
+                          <pic:cNvPr id="358302246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592086181" name="Picture">
+                  <wp:docPr id="1512850350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592086181" name="Picture"/>
+                          <pic:cNvPr id="1512850350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847706603" name="Picture">
+                        <wp:docPr id="179009467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847706603" name="Picture"/>
+                                <pic:cNvPr id="179009467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167994034" name="Picture">
+                  <wp:docPr id="849507443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167994034" name="Picture"/>
+                          <pic:cNvPr id="849507443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038379595" name="Picture">
+                  <wp:docPr id="1897583282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038379595" name="Picture"/>
+                          <pic:cNvPr id="1897583282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135365367" name="Picture">
+                  <wp:docPr id="353829457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135365367" name="Picture"/>
+                          <pic:cNvPr id="353829457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738856774" name="Picture">
+                  <wp:docPr id="774773156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738856774" name="Picture"/>
+                          <pic:cNvPr id="774773156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974877691" name="Picture">
+                  <wp:docPr id="539182222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974877691" name="Picture"/>
+                          <pic:cNvPr id="539182222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102690392" name="Picture">
+                  <wp:docPr id="1723769863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102690392" name="Picture"/>
+                          <pic:cNvPr id="1723769863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857239787" name="Picture">
+                        <wp:docPr id="431503437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857239787" name="Picture"/>
+                                <pic:cNvPr id="431503437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648632861" name="Picture">
+                  <wp:docPr id="179644897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648632861" name="Picture"/>
+                          <pic:cNvPr id="179644897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640018957" name="Picture">
+                  <wp:docPr id="1252899606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640018957" name="Picture"/>
+                          <pic:cNvPr id="1252899606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709745630" name="Picture">
+                  <wp:docPr id="602248968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709745630" name="Picture"/>
+                          <pic:cNvPr id="602248968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020051325" name="Picture">
+                  <wp:docPr id="911535730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020051325" name="Picture"/>
+                          <pic:cNvPr id="911535730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416523169" name="Picture">
+                  <wp:docPr id="116371709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416523169" name="Picture"/>
+                          <pic:cNvPr id="116371709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301029327" name="Picture">
+                  <wp:docPr id="657470971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301029327" name="Picture"/>
+                          <pic:cNvPr id="657470971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059206837" name="Picture">
+                        <wp:docPr id="900481255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059206837" name="Picture"/>
+                                <pic:cNvPr id="900481255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852264416" name="Picture">
+                  <wp:docPr id="198475746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852264416" name="Picture"/>
+                          <pic:cNvPr id="198475746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485853842" name="Picture">
+                  <wp:docPr id="1554558215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485853842" name="Picture"/>
+                          <pic:cNvPr id="1554558215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177744756" name="Picture">
+                  <wp:docPr id="1722123730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177744756" name="Picture"/>
+                          <pic:cNvPr id="1722123730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112405828" name="Picture">
+                  <wp:docPr id="863180125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112405828" name="Picture"/>
+                          <pic:cNvPr id="863180125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078817804" name="Picture">
+                  <wp:docPr id="1081602554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078817804" name="Picture"/>
+                          <pic:cNvPr id="1081602554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532526316" name="Picture">
+                  <wp:docPr id="1731752496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532526316" name="Picture"/>
+                          <pic:cNvPr id="1731752496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709384368" name="Picture">
+                  <wp:docPr id="735686067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709384368" name="Picture"/>
+                          <pic:cNvPr id="735686067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708425058" name="Picture">
+                  <wp:docPr id="899015372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708425058" name="Picture"/>
+                          <pic:cNvPr id="899015372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381956566" name="Picture">
+                  <wp:docPr id="1563201866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381956566" name="Picture"/>
+                          <pic:cNvPr id="1563201866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>