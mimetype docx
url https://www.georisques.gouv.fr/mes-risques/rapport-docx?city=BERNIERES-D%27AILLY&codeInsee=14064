--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190024114" name="Picture">
+                  <wp:docPr id="676843367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190024114" name="Picture"/>
+                          <pic:cNvPr id="676843367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082225461" name="Picture">
+                  <wp:docPr id="1881941064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082225461" name="Picture"/>
+                          <pic:cNvPr id="1881941064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174869293" name="Picture">
+                        <wp:docPr id="1056183992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174869293" name="Picture"/>
+                                <pic:cNvPr id="1056183992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427102325" name="Picture">
+                  <wp:docPr id="1279362360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427102325" name="Picture"/>
+                          <pic:cNvPr id="1279362360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413617285" name="Picture">
+                  <wp:docPr id="638437853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413617285" name="Picture"/>
+                          <pic:cNvPr id="638437853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173145049" name="Picture">
+                  <wp:docPr id="36694625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173145049" name="Picture"/>
+                          <pic:cNvPr id="36694625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131144011" name="Picture">
+                  <wp:docPr id="1555856810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131144011" name="Picture"/>
+                          <pic:cNvPr id="1555856810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848806173" name="Picture">
+                  <wp:docPr id="434100047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848806173" name="Picture"/>
+                          <pic:cNvPr id="434100047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450201088" name="Picture">
+                        <wp:docPr id="1089951526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450201088" name="Picture"/>
+                                <pic:cNvPr id="1089951526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="605977864" name="Picture">
+                        <wp:docPr id="1686853708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="605977864" name="Picture"/>
+                                <pic:cNvPr id="1686853708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281972847" name="Picture">
+                        <wp:docPr id="294476054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281972847" name="Picture"/>
+                                <pic:cNvPr id="294476054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211209254" name="Picture">
+                        <wp:docPr id="153689895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211209254" name="Picture"/>
+                                <pic:cNvPr id="153689895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487773174" name="Picture">
+                        <wp:docPr id="623476578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487773174" name="Picture"/>
+                                <pic:cNvPr id="623476578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666633880" name="Picture">
+                        <wp:docPr id="705030801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666633880" name="Picture"/>
+                                <pic:cNvPr id="705030801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129404808" name="Picture">
+                        <wp:docPr id="1979088549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129404808" name="Picture"/>
+                                <pic:cNvPr id="1979088549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="529731014" name="Picture">
+                        <wp:docPr id="597191066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="529731014" name="Picture"/>
+                                <pic:cNvPr id="597191066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="505667883" name="Picture">
+                        <wp:docPr id="1667354104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="505667883" name="Picture"/>
+                                <pic:cNvPr id="1667354104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370669726" name="Picture">
+                        <wp:docPr id="470274759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370669726" name="Picture"/>
+                                <pic:cNvPr id="470274759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077451094" name="Picture">
+                        <wp:docPr id="1985896284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077451094" name="Picture"/>
+                                <pic:cNvPr id="1985896284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574195623" name="Picture">
+                        <wp:docPr id="268187651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574195623" name="Picture"/>
+                                <pic:cNvPr id="268187651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182670173" name="Picture">
+                        <wp:docPr id="1775438083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182670173" name="Picture"/>
+                                <pic:cNvPr id="1775438083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589450166" name="Picture">
+                        <wp:docPr id="269128446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589450166" name="Picture"/>
+                                <pic:cNvPr id="269128446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="441284946" name="Picture">
+                        <wp:docPr id="1059660431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="441284946" name="Picture"/>
+                                <pic:cNvPr id="1059660431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1470616976" name="Picture">
+                        <wp:docPr id="82727639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1470616976" name="Picture"/>
+                                <pic:cNvPr id="82727639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558394364" name="Picture">
+                        <wp:docPr id="561506711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558394364" name="Picture"/>
+                                <pic:cNvPr id="561506711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437336599" name="Picture">
+                        <wp:docPr id="2022847285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437336599" name="Picture"/>
+                                <pic:cNvPr id="2022847285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084082761" name="Picture">
+                  <wp:docPr id="1798194054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084082761" name="Picture"/>
+                          <pic:cNvPr id="1798194054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801715195" name="Picture">
+                  <wp:docPr id="1496615834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801715195" name="Picture"/>
+                          <pic:cNvPr id="1496615834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416015107" name="Picture">
+                  <wp:docPr id="1367889332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416015107" name="Picture"/>
+                          <pic:cNvPr id="1367889332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621024941" name="Picture">
+                  <wp:docPr id="675528022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621024941" name="Picture"/>
+                          <pic:cNvPr id="675528022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132049933" name="Picture">
+                  <wp:docPr id="76820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132049933" name="Picture"/>
+                          <pic:cNvPr id="76820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922223835" name="Picture">
+                  <wp:docPr id="1703989729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922223835" name="Picture"/>
+                          <pic:cNvPr id="1703989729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155047842" name="Picture">
+                        <wp:docPr id="52710679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155047842" name="Picture"/>
+                                <pic:cNvPr id="52710679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916356937" name="Picture">
+                  <wp:docPr id="107260196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916356937" name="Picture"/>
+                          <pic:cNvPr id="107260196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529053355" name="Picture">
+                  <wp:docPr id="132045905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529053355" name="Picture"/>
+                          <pic:cNvPr id="132045905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517787977" name="Picture">
+                  <wp:docPr id="649295176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517787977" name="Picture"/>
+                          <pic:cNvPr id="649295176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904865870" name="Picture">
+                  <wp:docPr id="1621534973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904865870" name="Picture"/>
+                          <pic:cNvPr id="1621534973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855531897" name="Picture">
+                  <wp:docPr id="27452137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855531897" name="Picture"/>
+                          <pic:cNvPr id="27452137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839409702" name="Picture">
+                  <wp:docPr id="1755375734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839409702" name="Picture"/>
+                          <pic:cNvPr id="1755375734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450684756" name="Picture">
+                        <wp:docPr id="730313980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450684756" name="Picture"/>
+                                <pic:cNvPr id="730313980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814425284" name="Picture">
+                        <wp:docPr id="833170518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814425284" name="Picture"/>
+                                <pic:cNvPr id="833170518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289296979" name="Picture">
+                  <wp:docPr id="656367307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289296979" name="Picture"/>
+                          <pic:cNvPr id="656367307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932774982" name="Picture">
+                  <wp:docPr id="1939171109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932774982" name="Picture"/>
+                          <pic:cNvPr id="1939171109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77137038" name="Picture">
+                  <wp:docPr id="2057668394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77137038" name="Picture"/>
+                          <pic:cNvPr id="2057668394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240217117" name="Picture">
+                  <wp:docPr id="1698893130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240217117" name="Picture"/>
+                          <pic:cNvPr id="1698893130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594524666" name="Picture">
+                  <wp:docPr id="792247665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594524666" name="Picture"/>
+                          <pic:cNvPr id="792247665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490356005" name="Picture">
+                  <wp:docPr id="1952035443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490356005" name="Picture"/>
+                          <pic:cNvPr id="1952035443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233073900" name="Picture">
+                        <wp:docPr id="1387724994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233073900" name="Picture"/>
+                                <pic:cNvPr id="1387724994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113453658" name="Picture">
+                  <wp:docPr id="1808071373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113453658" name="Picture"/>
+                          <pic:cNvPr id="1808071373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953420425" name="Picture">
+                  <wp:docPr id="2012084403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953420425" name="Picture"/>
+                          <pic:cNvPr id="2012084403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500149627" name="Picture">
+                  <wp:docPr id="970374742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500149627" name="Picture"/>
+                          <pic:cNvPr id="970374742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268093712" name="Picture">
+                  <wp:docPr id="808997410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268093712" name="Picture"/>
+                          <pic:cNvPr id="808997410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81016368" name="Picture">
+                  <wp:docPr id="2127324591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81016368" name="Picture"/>
+                          <pic:cNvPr id="2127324591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653108697" name="Picture">
+                  <wp:docPr id="684352308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653108697" name="Picture"/>
+                          <pic:cNvPr id="684352308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94352728" name="Picture">
+                        <wp:docPr id="1352531899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94352728" name="Picture"/>
+                                <pic:cNvPr id="1352531899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318521695" name="Picture">
+                  <wp:docPr id="724956511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318521695" name="Picture"/>
+                          <pic:cNvPr id="724956511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650561917" name="Picture">
+                  <wp:docPr id="710336708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650561917" name="Picture"/>
+                          <pic:cNvPr id="710336708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285038850" name="Picture">
+                  <wp:docPr id="1720958546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285038850" name="Picture"/>
+                          <pic:cNvPr id="1720958546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475567806" name="Picture">
+                  <wp:docPr id="89802463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475567806" name="Picture"/>
+                          <pic:cNvPr id="89802463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525855145" name="Picture">
+                  <wp:docPr id="1241557729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525855145" name="Picture"/>
+                          <pic:cNvPr id="1241557729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404746420" name="Picture">
+                  <wp:docPr id="305911083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404746420" name="Picture"/>
+                          <pic:cNvPr id="305911083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870658664" name="Picture">
+                  <wp:docPr id="977795660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870658664" name="Picture"/>
+                          <pic:cNvPr id="977795660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134359907" name="Picture">
+                  <wp:docPr id="1989800610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134359907" name="Picture"/>
+                          <pic:cNvPr id="1989800610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615409097" name="Picture">
+                  <wp:docPr id="854561812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615409097" name="Picture"/>
+                          <pic:cNvPr id="854561812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533127227" name="Picture">
+                  <wp:docPr id="577280946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533127227" name="Picture"/>
+                          <pic:cNvPr id="577280946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580447082" name="Picture">
+                  <wp:docPr id="480568817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580447082" name="Picture"/>
+                          <pic:cNvPr id="480568817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586836784" name="Picture">
+                  <wp:docPr id="602829444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586836784" name="Picture"/>
+                          <pic:cNvPr id="602829444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113071010" name="Picture">
+                  <wp:docPr id="1106833290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113071010" name="Picture"/>
+                          <pic:cNvPr id="1106833290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299652486" name="Picture">
+                  <wp:docPr id="645919757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299652486" name="Picture"/>
+                          <pic:cNvPr id="645919757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114006197" name="Picture">
+                  <wp:docPr id="565148410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114006197" name="Picture"/>
+                          <pic:cNvPr id="565148410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>