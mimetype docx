--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388225588" name="Picture">
+                  <wp:docPr id="650850950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388225588" name="Picture"/>
+                          <pic:cNvPr id="650850950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779940279" name="Picture">
+                  <wp:docPr id="1644123843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779940279" name="Picture"/>
+                          <pic:cNvPr id="1644123843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355301137" name="Picture">
+                        <wp:docPr id="1149210925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355301137" name="Picture"/>
+                                <pic:cNvPr id="1149210925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851524108" name="Picture">
+                  <wp:docPr id="299000874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851524108" name="Picture"/>
+                          <pic:cNvPr id="299000874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113390758" name="Picture">
+                  <wp:docPr id="2076142018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113390758" name="Picture"/>
+                          <pic:cNvPr id="2076142018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739820029" name="Picture">
+                  <wp:docPr id="1971218304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739820029" name="Picture"/>
+                          <pic:cNvPr id="1971218304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566470219" name="Picture">
+                  <wp:docPr id="1325331066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566470219" name="Picture"/>
+                          <pic:cNvPr id="1325331066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145094728" name="Picture">
+                  <wp:docPr id="1093156864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145094728" name="Picture"/>
+                          <pic:cNvPr id="1093156864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255378947" name="Picture">
+                        <wp:docPr id="140067415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255378947" name="Picture"/>
+                                <pic:cNvPr id="140067415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362312934" name="Picture">
+                        <wp:docPr id="863213802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362312934" name="Picture"/>
+                                <pic:cNvPr id="863213802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483096129" name="Picture">
+                        <wp:docPr id="305867773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483096129" name="Picture"/>
+                                <pic:cNvPr id="305867773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780694607" name="Picture">
+                        <wp:docPr id="117030512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780694607" name="Picture"/>
+                                <pic:cNvPr id="117030512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472845062" name="Picture">
+                        <wp:docPr id="1918210366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472845062" name="Picture"/>
+                                <pic:cNvPr id="1918210366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120355950" name="Picture">
+                        <wp:docPr id="512080409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120355950" name="Picture"/>
+                                <pic:cNvPr id="512080409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641354197" name="Picture">
+                        <wp:docPr id="96734626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641354197" name="Picture"/>
+                                <pic:cNvPr id="96734626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730620866" name="Picture">
+                        <wp:docPr id="588521613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730620866" name="Picture"/>
+                                <pic:cNvPr id="588521613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65675781" name="Picture">
+                        <wp:docPr id="585654653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65675781" name="Picture"/>
+                                <pic:cNvPr id="585654653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856748935" name="Picture">
+                        <wp:docPr id="899754221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856748935" name="Picture"/>
+                                <pic:cNvPr id="899754221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="474055414" name="Picture">
+                        <wp:docPr id="1443600040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="474055414" name="Picture"/>
+                                <pic:cNvPr id="1443600040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855924481" name="Picture">
+                        <wp:docPr id="1001897667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855924481" name="Picture"/>
+                                <pic:cNvPr id="1001897667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841365172" name="Picture">
+                        <wp:docPr id="1048204435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841365172" name="Picture"/>
+                                <pic:cNvPr id="1048204435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756378999" name="Picture">
+                        <wp:docPr id="2143412568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756378999" name="Picture"/>
+                                <pic:cNvPr id="2143412568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343524576" name="Picture">
+                        <wp:docPr id="754214328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343524576" name="Picture"/>
+                                <pic:cNvPr id="754214328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219377201" name="Picture">
+                  <wp:docPr id="1138252409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219377201" name="Picture"/>
+                          <pic:cNvPr id="1138252409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362989387" name="Picture">
+                  <wp:docPr id="1613014228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362989387" name="Picture"/>
+                          <pic:cNvPr id="1613014228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853468876" name="Picture">
+                  <wp:docPr id="475985282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853468876" name="Picture"/>
+                          <pic:cNvPr id="475985282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121587830" name="Picture">
+                  <wp:docPr id="1521738140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121587830" name="Picture"/>
+                          <pic:cNvPr id="1521738140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160550469" name="Picture">
+                  <wp:docPr id="429894168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160550469" name="Picture"/>
+                          <pic:cNvPr id="429894168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028604377" name="Picture">
+                  <wp:docPr id="1621318512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028604377" name="Picture"/>
+                          <pic:cNvPr id="1621318512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041681842" name="Picture">
+                        <wp:docPr id="910403250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041681842" name="Picture"/>
+                                <pic:cNvPr id="910403250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973612878" name="Picture">
+                  <wp:docPr id="1500290889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973612878" name="Picture"/>
+                          <pic:cNvPr id="1500290889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579929316" name="Picture">
+                  <wp:docPr id="1643506409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579929316" name="Picture"/>
+                          <pic:cNvPr id="1643506409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448666062" name="Picture">
+                  <wp:docPr id="1252570707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448666062" name="Picture"/>
+                          <pic:cNvPr id="1252570707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693663099" name="Picture">
+                  <wp:docPr id="1691601422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693663099" name="Picture"/>
+                          <pic:cNvPr id="1691601422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852438274" name="Picture">
+                  <wp:docPr id="782382924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852438274" name="Picture"/>
+                          <pic:cNvPr id="782382924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102556505" name="Picture">
+                  <wp:docPr id="1366392543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102556505" name="Picture"/>
+                          <pic:cNvPr id="1366392543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50368908" name="Picture">
+                        <wp:docPr id="100063007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50368908" name="Picture"/>
+                                <pic:cNvPr id="100063007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182796710" name="Picture">
+                  <wp:docPr id="1919265286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182796710" name="Picture"/>
+                          <pic:cNvPr id="1919265286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332870771" name="Picture">
+                  <wp:docPr id="187231403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332870771" name="Picture"/>
+                          <pic:cNvPr id="187231403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445749135" name="Picture">
+                  <wp:docPr id="714368727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445749135" name="Picture"/>
+                          <pic:cNvPr id="714368727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896180990" name="Picture">
+                  <wp:docPr id="271960209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896180990" name="Picture"/>
+                          <pic:cNvPr id="271960209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943124799" name="Picture">
+                  <wp:docPr id="607632038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943124799" name="Picture"/>
+                          <pic:cNvPr id="607632038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43053808" name="Picture">
+                  <wp:docPr id="1395380406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43053808" name="Picture"/>
+                          <pic:cNvPr id="1395380406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245493100" name="Picture">
+                  <wp:docPr id="1133488416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245493100" name="Picture"/>
+                          <pic:cNvPr id="1133488416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337904041" name="Picture">
+                  <wp:docPr id="1311534983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337904041" name="Picture"/>
+                          <pic:cNvPr id="1311534983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085649454" name="Picture">
+                  <wp:docPr id="27552759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085649454" name="Picture"/>
+                          <pic:cNvPr id="27552759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655554911" name="Picture">
+                  <wp:docPr id="1636678762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655554911" name="Picture"/>
+                          <pic:cNvPr id="1636678762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968862842" name="Picture">
+                  <wp:docPr id="2070896796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968862842" name="Picture"/>
+                          <pic:cNvPr id="2070896796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955006715" name="Picture">
+                  <wp:docPr id="299243999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955006715" name="Picture"/>
+                          <pic:cNvPr id="299243999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771733455" name="Picture">
+                        <wp:docPr id="1496921454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771733455" name="Picture"/>
+                                <pic:cNvPr id="1496921454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958567789" name="Picture">
+                  <wp:docPr id="2021705591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958567789" name="Picture"/>
+                          <pic:cNvPr id="2021705591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898640742" name="Picture">
+                  <wp:docPr id="105142950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898640742" name="Picture"/>
+                          <pic:cNvPr id="105142950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397776825" name="Picture">
+                  <wp:docPr id="295675683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397776825" name="Picture"/>
+                          <pic:cNvPr id="295675683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741733710" name="Picture">
+                  <wp:docPr id="1572991155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741733710" name="Picture"/>
+                          <pic:cNvPr id="1572991155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152458696" name="Picture">
+                  <wp:docPr id="1534260351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152458696" name="Picture"/>
+                          <pic:cNvPr id="1534260351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165699021" name="Picture">
+                  <wp:docPr id="1411756639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165699021" name="Picture"/>
+                          <pic:cNvPr id="1411756639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874422832" name="Picture">
+                        <wp:docPr id="1160979468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874422832" name="Picture"/>
+                                <pic:cNvPr id="1160979468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472056614" name="Picture">
+                  <wp:docPr id="1820520666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472056614" name="Picture"/>
+                          <pic:cNvPr id="1820520666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382116562" name="Picture">
+                  <wp:docPr id="1084953189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382116562" name="Picture"/>
+                          <pic:cNvPr id="1084953189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274430577" name="Picture">
+                  <wp:docPr id="1084713656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274430577" name="Picture"/>
+                          <pic:cNvPr id="1084713656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44561,57 +44561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664136754" name="Picture">
+                  <wp:docPr id="286658455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664136754" name="Picture"/>
+                          <pic:cNvPr id="286658455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44632,57 +44632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73800224" name="Picture">
+                  <wp:docPr id="162930666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73800224" name="Picture"/>
+                          <pic:cNvPr id="162930666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45046,57 +45046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327853615" name="Picture">
+                  <wp:docPr id="1925138126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327853615" name="Picture"/>
+                          <pic:cNvPr id="1925138126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>