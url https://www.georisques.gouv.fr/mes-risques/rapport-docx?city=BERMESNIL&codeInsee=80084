--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246801738" name="Picture">
+                  <wp:docPr id="1644348439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246801738" name="Picture"/>
+                          <pic:cNvPr id="1644348439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225397546" name="Picture">
+                  <wp:docPr id="430939452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225397546" name="Picture"/>
+                          <pic:cNvPr id="430939452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84007032" name="Picture">
+                        <wp:docPr id="1985747873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84007032" name="Picture"/>
+                                <pic:cNvPr id="1985747873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95153367" name="Picture">
+                  <wp:docPr id="628419160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95153367" name="Picture"/>
+                          <pic:cNvPr id="628419160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499525084" name="Picture">
+                  <wp:docPr id="10625808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499525084" name="Picture"/>
+                          <pic:cNvPr id="10625808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867764020" name="Picture">
+                  <wp:docPr id="1588361601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867764020" name="Picture"/>
+                          <pic:cNvPr id="1588361601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975965396" name="Picture">
+                  <wp:docPr id="749246702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975965396" name="Picture"/>
+                          <pic:cNvPr id="749246702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818320826" name="Picture">
+                  <wp:docPr id="429234209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818320826" name="Picture"/>
+                          <pic:cNvPr id="429234209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447425786" name="Picture">
+                        <wp:docPr id="1143522663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447425786" name="Picture"/>
+                                <pic:cNvPr id="1143522663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587364296" name="Picture">
+                        <wp:docPr id="1072093711" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587364296" name="Picture"/>
+                                <pic:cNvPr id="1072093711" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490682873" name="Picture">
+                        <wp:docPr id="345053062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490682873" name="Picture"/>
+                                <pic:cNvPr id="345053062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160306071" name="Picture">
+                        <wp:docPr id="748349257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160306071" name="Picture"/>
+                                <pic:cNvPr id="748349257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771005388" name="Picture">
+                        <wp:docPr id="1949439065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771005388" name="Picture"/>
+                                <pic:cNvPr id="1949439065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002382401" name="Picture">
+                        <wp:docPr id="905867768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002382401" name="Picture"/>
+                                <pic:cNvPr id="905867768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208964645" name="Picture">
+                        <wp:docPr id="1118333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208964645" name="Picture"/>
+                                <pic:cNvPr id="1118333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662087249" name="Picture">
+                        <wp:docPr id="1038374598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662087249" name="Picture"/>
+                                <pic:cNvPr id="1038374598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="201864391" name="Picture">
+                        <wp:docPr id="313841623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="201864391" name="Picture"/>
+                                <pic:cNvPr id="313841623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548165261" name="Picture">
+                        <wp:docPr id="1131358429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548165261" name="Picture"/>
+                                <pic:cNvPr id="1131358429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619288693" name="Picture">
+                        <wp:docPr id="482594614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619288693" name="Picture"/>
+                                <pic:cNvPr id="482594614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226638927" name="Picture">
+                        <wp:docPr id="1955149494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226638927" name="Picture"/>
+                                <pic:cNvPr id="1955149494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1252318198" name="Picture">
+                        <wp:docPr id="682453906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1252318198" name="Picture"/>
+                                <pic:cNvPr id="682453906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084468531" name="Picture">
+                        <wp:docPr id="1685187013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084468531" name="Picture"/>
+                                <pic:cNvPr id="1685187013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143594340" name="Picture">
+                        <wp:docPr id="1076698494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143594340" name="Picture"/>
+                                <pic:cNvPr id="1076698494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528925136" name="Picture">
+                  <wp:docPr id="548481246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528925136" name="Picture"/>
+                          <pic:cNvPr id="548481246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974295503" name="Picture">
+                  <wp:docPr id="1166320446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974295503" name="Picture"/>
+                          <pic:cNvPr id="1166320446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608097667" name="Picture">
+                  <wp:docPr id="1714848090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608097667" name="Picture"/>
+                          <pic:cNvPr id="1714848090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341267610" name="Picture">
+                  <wp:docPr id="1530598927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341267610" name="Picture"/>
+                          <pic:cNvPr id="1530598927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801283405" name="Picture">
+                  <wp:docPr id="419817046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801283405" name="Picture"/>
+                          <pic:cNvPr id="419817046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65832624" name="Picture">
+                  <wp:docPr id="942053533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65832624" name="Picture"/>
+                          <pic:cNvPr id="942053533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925471915" name="Picture">
+                        <wp:docPr id="1769298498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925471915" name="Picture"/>
+                                <pic:cNvPr id="1769298498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662992119" name="Picture">
+                  <wp:docPr id="295334898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662992119" name="Picture"/>
+                          <pic:cNvPr id="295334898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630475386" name="Picture">
+                  <wp:docPr id="1184962758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630475386" name="Picture"/>
+                          <pic:cNvPr id="1184962758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835596274" name="Picture">
+                  <wp:docPr id="96857370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835596274" name="Picture"/>
+                          <pic:cNvPr id="96857370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347416815" name="Picture">
+                  <wp:docPr id="1346951180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347416815" name="Picture"/>
+                          <pic:cNvPr id="1346951180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606165338" name="Picture">
+                  <wp:docPr id="2020714457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606165338" name="Picture"/>
+                          <pic:cNvPr id="2020714457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678813370" name="Picture">
+                  <wp:docPr id="189506545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678813370" name="Picture"/>
+                          <pic:cNvPr id="189506545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916396224" name="Picture">
+                        <wp:docPr id="1194911605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916396224" name="Picture"/>
+                                <pic:cNvPr id="1194911605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950310963" name="Picture">
+                  <wp:docPr id="297439304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950310963" name="Picture"/>
+                          <pic:cNvPr id="297439304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637303178" name="Picture">
+                  <wp:docPr id="537772738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637303178" name="Picture"/>
+                          <pic:cNvPr id="537772738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756697890" name="Picture">
+                  <wp:docPr id="1813950968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756697890" name="Picture"/>
+                          <pic:cNvPr id="1813950968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711881709" name="Picture">
+                  <wp:docPr id="2107727223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711881709" name="Picture"/>
+                          <pic:cNvPr id="2107727223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626147648" name="Picture">
+                  <wp:docPr id="175581969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626147648" name="Picture"/>
+                          <pic:cNvPr id="175581969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947640435" name="Picture">
+                  <wp:docPr id="148957090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947640435" name="Picture"/>
+                          <pic:cNvPr id="148957090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712520094" name="Picture">
+                        <wp:docPr id="156413363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712520094" name="Picture"/>
+                                <pic:cNvPr id="156413363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286003938" name="Picture">
+                  <wp:docPr id="100697804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286003938" name="Picture"/>
+                          <pic:cNvPr id="100697804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600672650" name="Picture">
+                  <wp:docPr id="1584668698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600672650" name="Picture"/>
+                          <pic:cNvPr id="1584668698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715559846" name="Picture">
+                  <wp:docPr id="1132090491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715559846" name="Picture"/>
+                          <pic:cNvPr id="1132090491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879108858" name="Picture">
+                  <wp:docPr id="643198606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879108858" name="Picture"/>
+                          <pic:cNvPr id="643198606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738858452" name="Picture">
+                  <wp:docPr id="1148597884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738858452" name="Picture"/>
+                          <pic:cNvPr id="1148597884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586334631" name="Picture">
+                  <wp:docPr id="1697109176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586334631" name="Picture"/>
+                          <pic:cNvPr id="1697109176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594992363" name="Picture">
+                        <wp:docPr id="33788035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594992363" name="Picture"/>
+                                <pic:cNvPr id="33788035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021967568" name="Picture">
+                  <wp:docPr id="1514232083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021967568" name="Picture"/>
+                          <pic:cNvPr id="1514232083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711987669" name="Picture">
+                  <wp:docPr id="1155030352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711987669" name="Picture"/>
+                          <pic:cNvPr id="1155030352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493180832" name="Picture">
+                  <wp:docPr id="1303954138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493180832" name="Picture"/>
+                          <pic:cNvPr id="1303954138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077175637" name="Picture">
+                  <wp:docPr id="2114509965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077175637" name="Picture"/>
+                          <pic:cNvPr id="2114509965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532143971" name="Picture">
+                  <wp:docPr id="706362587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532143971" name="Picture"/>
+                          <pic:cNvPr id="706362587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="986096120" name="Picture">
+                  <wp:docPr id="443610276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="986096120" name="Picture"/>
+                          <pic:cNvPr id="443610276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208263215" name="Picture">
+                  <wp:docPr id="951068648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208263215" name="Picture"/>
+                          <pic:cNvPr id="951068648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997666567" name="Picture">
+                  <wp:docPr id="479964904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997666567" name="Picture"/>
+                          <pic:cNvPr id="479964904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925242078" name="Picture">
+                  <wp:docPr id="1706540007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925242078" name="Picture"/>
+                          <pic:cNvPr id="1706540007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>