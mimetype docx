--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828029427" name="Picture">
+                  <wp:docPr id="588689475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828029427" name="Picture"/>
+                          <pic:cNvPr id="588689475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351897533" name="Picture">
+                  <wp:docPr id="380787556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351897533" name="Picture"/>
+                          <pic:cNvPr id="380787556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510192183" name="Picture">
+                        <wp:docPr id="1194272405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510192183" name="Picture"/>
+                                <pic:cNvPr id="1194272405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540080931" name="Picture">
+                  <wp:docPr id="1248349825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540080931" name="Picture"/>
+                          <pic:cNvPr id="1248349825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622795865" name="Picture">
+                  <wp:docPr id="777142504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622795865" name="Picture"/>
+                          <pic:cNvPr id="777142504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676188694" name="Picture">
+                  <wp:docPr id="1285205764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676188694" name="Picture"/>
+                          <pic:cNvPr id="1285205764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093447578" name="Picture">
+                  <wp:docPr id="1009366077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093447578" name="Picture"/>
+                          <pic:cNvPr id="1009366077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11270615" name="Picture">
+                  <wp:docPr id="368117001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11270615" name="Picture"/>
+                          <pic:cNvPr id="368117001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908166415" name="Picture">
+                        <wp:docPr id="303989847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908166415" name="Picture"/>
+                                <pic:cNvPr id="303989847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="379090492" name="Picture">
+                        <wp:docPr id="445293612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="379090492" name="Picture"/>
+                                <pic:cNvPr id="445293612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53022475" name="Picture">
+                        <wp:docPr id="464523746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53022475" name="Picture"/>
+                                <pic:cNvPr id="464523746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756159334" name="Picture">
+                        <wp:docPr id="1883877366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756159334" name="Picture"/>
+                                <pic:cNvPr id="1883877366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480293932" name="Picture">
+                        <wp:docPr id="489066963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480293932" name="Picture"/>
+                                <pic:cNvPr id="489066963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="801458532" name="Picture">
+                        <wp:docPr id="372232239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="801458532" name="Picture"/>
+                                <pic:cNvPr id="372232239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907117992" name="Picture">
+                        <wp:docPr id="727401903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907117992" name="Picture"/>
+                                <pic:cNvPr id="727401903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1029035448" name="Picture">
+                        <wp:docPr id="1877223377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1029035448" name="Picture"/>
+                                <pic:cNvPr id="1877223377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1013542803" name="Picture">
+                        <wp:docPr id="141244147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1013542803" name="Picture"/>
+                                <pic:cNvPr id="141244147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="73276637" name="Picture">
+                        <wp:docPr id="1559570454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="73276637" name="Picture"/>
+                                <pic:cNvPr id="1559570454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542497186" name="Picture">
+                        <wp:docPr id="1471608193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542497186" name="Picture"/>
+                                <pic:cNvPr id="1471608193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903147715" name="Picture">
+                        <wp:docPr id="602083251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903147715" name="Picture"/>
+                                <pic:cNvPr id="602083251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844280631" name="Picture">
+                        <wp:docPr id="1081612100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844280631" name="Picture"/>
+                                <pic:cNvPr id="1081612100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992422063" name="Picture">
+                        <wp:docPr id="1141607698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992422063" name="Picture"/>
+                                <pic:cNvPr id="1141607698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="299615370" name="Picture">
+                        <wp:docPr id="1275906132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="299615370" name="Picture"/>
+                                <pic:cNvPr id="1275906132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506856555" name="Picture">
+                        <wp:docPr id="792023026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506856555" name="Picture"/>
+                                <pic:cNvPr id="792023026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413812129" name="Picture">
+                        <wp:docPr id="120734798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413812129" name="Picture"/>
+                                <pic:cNvPr id="120734798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981336242" name="Picture">
+                        <wp:docPr id="1816370771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981336242" name="Picture"/>
+                                <pic:cNvPr id="1816370771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631963194" name="Picture">
+                  <wp:docPr id="65227000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631963194" name="Picture"/>
+                          <pic:cNvPr id="65227000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010239796" name="Picture">
+                  <wp:docPr id="1145157985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010239796" name="Picture"/>
+                          <pic:cNvPr id="1145157985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538258833" name="Picture">
+                  <wp:docPr id="413337238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538258833" name="Picture"/>
+                          <pic:cNvPr id="413337238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532104954" name="Picture">
+                  <wp:docPr id="478042607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532104954" name="Picture"/>
+                          <pic:cNvPr id="478042607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052038336" name="Picture">
+                  <wp:docPr id="400150514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052038336" name="Picture"/>
+                          <pic:cNvPr id="400150514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365757758" name="Picture">
+                  <wp:docPr id="996969823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365757758" name="Picture"/>
+                          <pic:cNvPr id="996969823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1555363403" name="Picture">
+                        <wp:docPr id="1706240654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1555363403" name="Picture"/>
+                                <pic:cNvPr id="1706240654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20167,57 +20167,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537332043" name="Picture">
+                        <wp:docPr id="81716972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537332043" name="Picture"/>
+                                <pic:cNvPr id="81716972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21771,57 +21771,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710324732" name="Picture">
+                  <wp:docPr id="868939533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710324732" name="Picture"/>
+                          <pic:cNvPr id="868939533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21860,57 +21860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409946500" name="Picture">
+                  <wp:docPr id="566571779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409946500" name="Picture"/>
+                          <pic:cNvPr id="566571779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22504,57 +22504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289688351" name="Picture">
+                  <wp:docPr id="1381980241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289688351" name="Picture"/>
+                          <pic:cNvPr id="1381980241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23502,57 +23502,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022049759" name="Picture">
+                  <wp:docPr id="316091024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022049759" name="Picture"/>
+                          <pic:cNvPr id="316091024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23605,57 +23605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437760998" name="Picture">
+                  <wp:docPr id="486685997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437760998" name="Picture"/>
+                          <pic:cNvPr id="486685997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24986,57 +24986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501512942" name="Picture">
+                  <wp:docPr id="403475018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501512942" name="Picture"/>
+                          <pic:cNvPr id="403475018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26129,57 +26129,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133729645" name="Picture">
+                        <wp:docPr id="1251272147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133729645" name="Picture"/>
+                                <pic:cNvPr id="1251272147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27518,57 +27518,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604234056" name="Picture">
+                  <wp:docPr id="917927953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604234056" name="Picture"/>
+                          <pic:cNvPr id="917927953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27607,57 +27607,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619362303" name="Picture">
+                  <wp:docPr id="567685181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619362303" name="Picture"/>
+                          <pic:cNvPr id="567685181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28251,57 +28251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009122667" name="Picture">
+                  <wp:docPr id="432498736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009122667" name="Picture"/>
+                          <pic:cNvPr id="432498736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29249,57 +29249,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217989400" name="Picture">
+                  <wp:docPr id="839169722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217989400" name="Picture"/>
+                          <pic:cNvPr id="839169722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29352,57 +29352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301001284" name="Picture">
+                  <wp:docPr id="1528549460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301001284" name="Picture"/>
+                          <pic:cNvPr id="1528549460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30729,57 +30729,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783539439" name="Picture">
+                  <wp:docPr id="1323528299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783539439" name="Picture"/>
+                          <pic:cNvPr id="1323528299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31872,57 +31872,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038409529" name="Picture">
+                        <wp:docPr id="1928660841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038409529" name="Picture"/>
+                                <pic:cNvPr id="1928660841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33233,57 +33233,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578977716" name="Picture">
+                  <wp:docPr id="666915188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578977716" name="Picture"/>
+                          <pic:cNvPr id="666915188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33322,57 +33322,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619302708" name="Picture">
+                  <wp:docPr id="277657111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619302708" name="Picture"/>
+                          <pic:cNvPr id="277657111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33966,57 +33966,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643462680" name="Picture">
+                  <wp:docPr id="2001735882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643462680" name="Picture"/>
+                          <pic:cNvPr id="2001735882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34964,57 +34964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615071158" name="Picture">
+                  <wp:docPr id="66554080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615071158" name="Picture"/>
+                          <pic:cNvPr id="66554080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35067,57 +35067,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945569794" name="Picture">
+                  <wp:docPr id="563512929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945569794" name="Picture"/>
+                          <pic:cNvPr id="563512929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36444,57 +36444,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333018902" name="Picture">
+                  <wp:docPr id="89084744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333018902" name="Picture"/>
+                          <pic:cNvPr id="89084744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37587,57 +37587,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977768986" name="Picture">
+                        <wp:docPr id="455254999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977768986" name="Picture"/>
+                                <pic:cNvPr id="455254999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38945,57 +38945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652437891" name="Picture">
+                  <wp:docPr id="1686664936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652437891" name="Picture"/>
+                          <pic:cNvPr id="1686664936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39034,57 +39034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356478562" name="Picture">
+                  <wp:docPr id="257711487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356478562" name="Picture"/>
+                          <pic:cNvPr id="257711487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39657,57 +39657,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005859195" name="Picture">
+                  <wp:docPr id="1859861068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005859195" name="Picture"/>
+                          <pic:cNvPr id="1859861068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40574,57 +40574,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773192494" name="Picture">
+                  <wp:docPr id="894859742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773192494" name="Picture"/>
+                          <pic:cNvPr id="894859742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40677,57 +40677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427924916" name="Picture">
+                  <wp:docPr id="1066220528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427924916" name="Picture"/>
+                          <pic:cNvPr id="1066220528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42000,57 +42000,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972990022" name="Picture">
+                  <wp:docPr id="1783646343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972990022" name="Picture"/>
+                          <pic:cNvPr id="1783646343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42782,57 +42782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838028739" name="Picture">
+                  <wp:docPr id="1200021720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838028739" name="Picture"/>
+                          <pic:cNvPr id="1200021720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42871,57 +42871,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395343732" name="Picture">
+                  <wp:docPr id="804953311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395343732" name="Picture"/>
+                          <pic:cNvPr id="804953311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43503,57 +43503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683372351" name="Picture">
+                  <wp:docPr id="911455530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683372351" name="Picture"/>
+                          <pic:cNvPr id="911455530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44447,57 +44447,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229782003" name="Picture">
+                  <wp:docPr id="294498399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229782003" name="Picture"/>
+                          <pic:cNvPr id="294498399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44559,57 +44559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064002936" name="Picture">
+                  <wp:docPr id="907355227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064002936" name="Picture"/>
+                          <pic:cNvPr id="907355227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46218,57 +46218,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058189425" name="Picture">
+                  <wp:docPr id="114247703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058189425" name="Picture"/>
+                          <pic:cNvPr id="114247703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47397,57 +47397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777836693" name="Picture">
+                  <wp:docPr id="167715506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777836693" name="Picture"/>
+                          <pic:cNvPr id="167715506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47477,57 +47477,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479434954" name="Picture">
+                  <wp:docPr id="379689550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479434954" name="Picture"/>
+                          <pic:cNvPr id="379689550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47965,57 +47965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108823991" name="Picture">
+                  <wp:docPr id="1545528118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108823991" name="Picture"/>
+                          <pic:cNvPr id="1545528118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>