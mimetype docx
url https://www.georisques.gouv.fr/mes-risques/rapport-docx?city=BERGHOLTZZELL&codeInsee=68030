--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375711854" name="Picture">
+                  <wp:docPr id="703951458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375711854" name="Picture"/>
+                          <pic:cNvPr id="703951458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674170411" name="Picture">
+                  <wp:docPr id="1293769004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674170411" name="Picture"/>
+                          <pic:cNvPr id="1293769004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1878121453" name="Picture">
+                        <wp:docPr id="1465260805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1878121453" name="Picture"/>
+                                <pic:cNvPr id="1465260805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720557899" name="Picture">
+                  <wp:docPr id="1280758480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720557899" name="Picture"/>
+                          <pic:cNvPr id="1280758480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671100479" name="Picture">
+                  <wp:docPr id="1370262238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671100479" name="Picture"/>
+                          <pic:cNvPr id="1370262238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237779770" name="Picture">
+                  <wp:docPr id="356710431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237779770" name="Picture"/>
+                          <pic:cNvPr id="356710431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075566854" name="Picture">
+                  <wp:docPr id="8288780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075566854" name="Picture"/>
+                          <pic:cNvPr id="8288780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130129138" name="Picture">
+                  <wp:docPr id="1327582640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130129138" name="Picture"/>
+                          <pic:cNvPr id="1327582640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965373805" name="Picture">
+                        <wp:docPr id="1891595919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965373805" name="Picture"/>
+                                <pic:cNvPr id="1891595919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055700340" name="Picture">
+                        <wp:docPr id="1315877351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055700340" name="Picture"/>
+                                <pic:cNvPr id="1315877351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296406413" name="Picture">
+                        <wp:docPr id="2062217853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296406413" name="Picture"/>
+                                <pic:cNvPr id="2062217853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995120761" name="Picture">
+                        <wp:docPr id="1278642862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995120761" name="Picture"/>
+                                <pic:cNvPr id="1278642862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889777014" name="Picture">
+                        <wp:docPr id="1317869106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889777014" name="Picture"/>
+                                <pic:cNvPr id="1317869106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499670927" name="Picture">
+                        <wp:docPr id="149655721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499670927" name="Picture"/>
+                                <pic:cNvPr id="149655721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="955585826" name="Picture">
+                        <wp:docPr id="1867914007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="955585826" name="Picture"/>
+                                <pic:cNvPr id="1867914007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26454794" name="Picture">
+                        <wp:docPr id="889284378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26454794" name="Picture"/>
+                                <pic:cNvPr id="889284378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455402738" name="Picture">
+                        <wp:docPr id="967267883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455402738" name="Picture"/>
+                                <pic:cNvPr id="967267883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893684575" name="Picture">
+                        <wp:docPr id="1750157754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893684575" name="Picture"/>
+                                <pic:cNvPr id="1750157754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1058759444" name="Picture">
+                        <wp:docPr id="1196838612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1058759444" name="Picture"/>
+                                <pic:cNvPr id="1196838612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950353542" name="Picture">
+                        <wp:docPr id="1080937874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950353542" name="Picture"/>
+                                <pic:cNvPr id="1080937874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331200621" name="Picture">
+                        <wp:docPr id="911476987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331200621" name="Picture"/>
+                                <pic:cNvPr id="911476987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="847344432" name="Picture">
+                        <wp:docPr id="1673492168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="847344432" name="Picture"/>
+                                <pic:cNvPr id="1673492168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433707568" name="Picture">
+                        <wp:docPr id="108335301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433707568" name="Picture"/>
+                                <pic:cNvPr id="108335301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018573826" name="Picture">
+                  <wp:docPr id="1788094839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018573826" name="Picture"/>
+                          <pic:cNvPr id="1788094839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989678734" name="Picture">
+                  <wp:docPr id="1694974769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989678734" name="Picture"/>
+                          <pic:cNvPr id="1694974769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903841885" name="Picture">
+                  <wp:docPr id="1993022178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903841885" name="Picture"/>
+                          <pic:cNvPr id="1993022178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729083575" name="Picture">
+                  <wp:docPr id="174810520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729083575" name="Picture"/>
+                          <pic:cNvPr id="174810520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780029225" name="Picture">
+                  <wp:docPr id="321130105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780029225" name="Picture"/>
+                          <pic:cNvPr id="321130105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963211331" name="Picture">
+                  <wp:docPr id="312167141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963211331" name="Picture"/>
+                          <pic:cNvPr id="312167141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483577144" name="Picture">
+                        <wp:docPr id="903832111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483577144" name="Picture"/>
+                                <pic:cNvPr id="903832111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717084508" name="Picture">
+                  <wp:docPr id="1482423284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717084508" name="Picture"/>
+                          <pic:cNvPr id="1482423284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630242396" name="Picture">
+                  <wp:docPr id="56856260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630242396" name="Picture"/>
+                          <pic:cNvPr id="56856260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292563841" name="Picture">
+                  <wp:docPr id="1306741405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292563841" name="Picture"/>
+                          <pic:cNvPr id="1306741405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478366813" name="Picture">
+                  <wp:docPr id="1762554396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478366813" name="Picture"/>
+                          <pic:cNvPr id="1762554396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37664896" name="Picture">
+                  <wp:docPr id="1438441109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37664896" name="Picture"/>
+                          <pic:cNvPr id="1438441109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391137060" name="Picture">
+                  <wp:docPr id="477416816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391137060" name="Picture"/>
+                          <pic:cNvPr id="477416816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542222304" name="Picture">
+                        <wp:docPr id="917489328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542222304" name="Picture"/>
+                                <pic:cNvPr id="917489328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="810332942" name="Picture">
+                        <wp:docPr id="355970072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="810332942" name="Picture"/>
+                                <pic:cNvPr id="355970072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761193530" name="Picture">
+                  <wp:docPr id="1101216272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761193530" name="Picture"/>
+                          <pic:cNvPr id="1101216272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651192877" name="Picture">
+                  <wp:docPr id="1465446145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651192877" name="Picture"/>
+                          <pic:cNvPr id="1465446145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558309971" name="Picture">
+                  <wp:docPr id="959408710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558309971" name="Picture"/>
+                          <pic:cNvPr id="959408710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,61 +27583,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581642475" name="Picture">
+                  <wp:docPr id="1708824092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581642475" name="Picture"/>
+                          <pic:cNvPr id="1708824092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_25.jpg"/>
+                          <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106521314" name="Picture">
+                  <wp:docPr id="1461534083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106521314" name="Picture"/>
+                          <pic:cNvPr id="1461534083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28993,236 +28993,627 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="3580"/>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...93 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="18"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les types de risques mouvements de terrain à ma commune:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024082088" name="Picture">
+                  <wp:docPr id="1755794370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024082088" name="Picture"/>
+                          <pic:cNvPr id="1755794370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_24.png"/>
+                          <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="60"/>
+              <w:gridCol w:w="200"/>
+              <w:gridCol w:w="5480"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Eboulements ou chutes de pierres et de blocs.</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Action de l'érosion, des conditions météorologiques et des systèmes racinaires sur les flancs rocheux, entrainant le détachement de pierres et blocs.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="460"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="2580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -30357,61 +30748,61 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097611813" name="Picture">
+                        <wp:docPr id="666738003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097611813" name="Picture"/>
+                                <pic:cNvPr id="666738003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="img_0_4_12_2.png"/>
+                                <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -32546,57 +32937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017206758" name="Picture">
+                  <wp:docPr id="813527555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017206758" name="Picture"/>
+                          <pic:cNvPr id="813527555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +33008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821597279" name="Picture">
+                  <wp:docPr id="581934653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821597279" name="Picture"/>
+                          <pic:cNvPr id="581934653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276046586" name="Picture">
+                  <wp:docPr id="1773389886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276046586" name="Picture"/>
+                          <pic:cNvPr id="1773389886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34635,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889770003" name="Picture">
+                  <wp:docPr id="1573717688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889770003" name="Picture"/>
+                          <pic:cNvPr id="1573717688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34333,57 +34724,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126105419" name="Picture">
+                  <wp:docPr id="63776074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126105419" name="Picture"/>
+                          <pic:cNvPr id="63776074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34977,57 +35368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026720494" name="Picture">
+                  <wp:docPr id="1959325493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026720494" name="Picture"/>
+                          <pic:cNvPr id="1959325493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35975,57 +36366,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065616598" name="Picture">
+                  <wp:docPr id="1677569281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065616598" name="Picture"/>
+                          <pic:cNvPr id="1677569281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36469,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603126258" name="Picture">
+                  <wp:docPr id="973838627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603126258" name="Picture"/>
+                          <pic:cNvPr id="973838627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37455,57 +37846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430932350" name="Picture">
+                  <wp:docPr id="1412444348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430932350" name="Picture"/>
+                          <pic:cNvPr id="1412444348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38989,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573947468" name="Picture">
+                        <wp:docPr id="188468268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573947468" name="Picture"/>
+                                <pic:cNvPr id="188468268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39959,57 +40350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514551603" name="Picture">
+                  <wp:docPr id="1591457831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514551603" name="Picture"/>
+                          <pic:cNvPr id="1591457831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40048,57 +40439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921284141" name="Picture">
+                  <wp:docPr id="1326633677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921284141" name="Picture"/>
+                          <pic:cNvPr id="1326633677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40692,57 +41083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36315036" name="Picture">
+                  <wp:docPr id="1425449770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36315036" name="Picture"/>
+                          <pic:cNvPr id="1425449770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41690,57 +42081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670346605" name="Picture">
+                  <wp:docPr id="1903727796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670346605" name="Picture"/>
+                          <pic:cNvPr id="1903727796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41793,57 +42184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180956311" name="Picture">
+                  <wp:docPr id="1687396433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180956311" name="Picture"/>
+                          <pic:cNvPr id="1687396433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43170,57 +43561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355118400" name="Picture">
+                  <wp:docPr id="1213252806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355118400" name="Picture"/>
+                          <pic:cNvPr id="1213252806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44313,57 +44704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521006993" name="Picture">
+                        <wp:docPr id="822698276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521006993" name="Picture"/>
+                                <pic:cNvPr id="822698276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45534,57 +45925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678369863" name="Picture">
+                  <wp:docPr id="2133976375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678369863" name="Picture"/>
+                          <pic:cNvPr id="2133976375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45605,57 +45996,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759823617" name="Picture">
+                  <wp:docPr id="232668072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759823617" name="Picture"/>
+                          <pic:cNvPr id="232668072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46019,57 +46410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254376604" name="Picture">
+                  <wp:docPr id="618771089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254376604" name="Picture"/>
+                          <pic:cNvPr id="618771089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46837,54 +47228,54 @@
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_15.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_3_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13_2.png"/>
- <Relationship Id="img_0_4_25.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_25.jpg"/>
+ <Relationship Id="img_0_4_27.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_27.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
- <Relationship Id="img_0_4_24.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_24.png"/>
- <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
+ <Relationship Id="img_0_4_26.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_26.png"/>
+ <Relationship Id="img_0_4_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14_2.png"/>
  <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
  <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
  <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>