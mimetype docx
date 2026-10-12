--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635041840" name="Picture">
+                  <wp:docPr id="1000084979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635041840" name="Picture"/>
+                          <pic:cNvPr id="1000084979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364211152" name="Picture">
+                  <wp:docPr id="180510470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364211152" name="Picture"/>
+                          <pic:cNvPr id="180510470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766512279" name="Picture">
+                        <wp:docPr id="291120531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766512279" name="Picture"/>
+                                <pic:cNvPr id="291120531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048623597" name="Picture">
+                  <wp:docPr id="1534947910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048623597" name="Picture"/>
+                          <pic:cNvPr id="1534947910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703981389" name="Picture">
+                  <wp:docPr id="701511981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703981389" name="Picture"/>
+                          <pic:cNvPr id="701511981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884195461" name="Picture">
+                  <wp:docPr id="1651194799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884195461" name="Picture"/>
+                          <pic:cNvPr id="1651194799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871073833" name="Picture">
+                  <wp:docPr id="146209250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871073833" name="Picture"/>
+                          <pic:cNvPr id="146209250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598490388" name="Picture">
+                  <wp:docPr id="1718783683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598490388" name="Picture"/>
+                          <pic:cNvPr id="1718783683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320381008" name="Picture">
+                        <wp:docPr id="713770177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320381008" name="Picture"/>
+                                <pic:cNvPr id="713770177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933595492" name="Picture">
+                        <wp:docPr id="1631585361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933595492" name="Picture"/>
+                                <pic:cNvPr id="1631585361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172145781" name="Picture">
+                        <wp:docPr id="1477287037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172145781" name="Picture"/>
+                                <pic:cNvPr id="1477287037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040199963" name="Picture">
+                        <wp:docPr id="1765703634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040199963" name="Picture"/>
+                                <pic:cNvPr id="1765703634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944756749" name="Picture">
+                        <wp:docPr id="1127372253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944756749" name="Picture"/>
+                                <pic:cNvPr id="1127372253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495099667" name="Picture">
+                        <wp:docPr id="1521051368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495099667" name="Picture"/>
+                                <pic:cNvPr id="1521051368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101404546" name="Picture">
+                        <wp:docPr id="948463776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101404546" name="Picture"/>
+                                <pic:cNvPr id="948463776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1708130424" name="Picture">
+                        <wp:docPr id="37205533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1708130424" name="Picture"/>
+                                <pic:cNvPr id="37205533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247529145" name="Picture">
+                        <wp:docPr id="155212740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247529145" name="Picture"/>
+                                <pic:cNvPr id="155212740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971089589" name="Picture">
+                        <wp:docPr id="2105231742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971089589" name="Picture"/>
+                                <pic:cNvPr id="2105231742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282327684" name="Picture">
+                        <wp:docPr id="1729457987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282327684" name="Picture"/>
+                                <pic:cNvPr id="1729457987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433414243" name="Picture">
+                        <wp:docPr id="249504089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433414243" name="Picture"/>
+                                <pic:cNvPr id="249504089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297001213" name="Picture">
+                        <wp:docPr id="1951004461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297001213" name="Picture"/>
+                                <pic:cNvPr id="1951004461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067634763" name="Picture">
+                        <wp:docPr id="1620169615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067634763" name="Picture"/>
+                                <pic:cNvPr id="1620169615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1236854813" name="Picture">
+                        <wp:docPr id="767300342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1236854813" name="Picture"/>
+                                <pic:cNvPr id="767300342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201366282" name="Picture">
+                  <wp:docPr id="247105381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201366282" name="Picture"/>
+                          <pic:cNvPr id="247105381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773760147" name="Picture">
+                  <wp:docPr id="1222832782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773760147" name="Picture"/>
+                          <pic:cNvPr id="1222832782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504167462" name="Picture">
+                  <wp:docPr id="86602720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504167462" name="Picture"/>
+                          <pic:cNvPr id="86602720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099325264" name="Picture">
+                  <wp:docPr id="322751773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099325264" name="Picture"/>
+                          <pic:cNvPr id="322751773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306055940" name="Picture">
+                  <wp:docPr id="222737447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306055940" name="Picture"/>
+                          <pic:cNvPr id="222737447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75821910" name="Picture">
+                  <wp:docPr id="2056810571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75821910" name="Picture"/>
+                          <pic:cNvPr id="2056810571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630786544" name="Picture">
+                        <wp:docPr id="33471228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630786544" name="Picture"/>
+                                <pic:cNvPr id="33471228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676864558" name="Picture">
+                  <wp:docPr id="557186353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676864558" name="Picture"/>
+                          <pic:cNvPr id="557186353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566277871" name="Picture">
+                  <wp:docPr id="335387382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566277871" name="Picture"/>
+                          <pic:cNvPr id="335387382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578327412" name="Picture">
+                  <wp:docPr id="1730210607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578327412" name="Picture"/>
+                          <pic:cNvPr id="1730210607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135628044" name="Picture">
+                  <wp:docPr id="1096799725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135628044" name="Picture"/>
+                          <pic:cNvPr id="1096799725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12872502" name="Picture">
+                  <wp:docPr id="889548603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12872502" name="Picture"/>
+                          <pic:cNvPr id="889548603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100372794" name="Picture">
+                  <wp:docPr id="190427734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100372794" name="Picture"/>
+                          <pic:cNvPr id="190427734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600880182" name="Picture">
+                        <wp:docPr id="1995465597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600880182" name="Picture"/>
+                                <pic:cNvPr id="1995465597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184394272" name="Picture">
+                        <wp:docPr id="1783722788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184394272" name="Picture"/>
+                                <pic:cNvPr id="1783722788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624183233" name="Picture">
+                  <wp:docPr id="533663384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624183233" name="Picture"/>
+                          <pic:cNvPr id="533663384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763666546" name="Picture">
+                  <wp:docPr id="1944215575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763666546" name="Picture"/>
+                          <pic:cNvPr id="1944215575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592013432" name="Picture">
+                  <wp:docPr id="1206763650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592013432" name="Picture"/>
+                          <pic:cNvPr id="1206763650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294386582" name="Picture">
+                  <wp:docPr id="209908491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294386582" name="Picture"/>
+                          <pic:cNvPr id="209908491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805549320" name="Picture">
+                  <wp:docPr id="604896486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805549320" name="Picture"/>
+                          <pic:cNvPr id="604896486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571520792" name="Picture">
+                  <wp:docPr id="211218318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571520792" name="Picture"/>
+                          <pic:cNvPr id="211218318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023941345" name="Picture">
+                        <wp:docPr id="389914822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023941345" name="Picture"/>
+                                <pic:cNvPr id="389914822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030049708" name="Picture">
+                  <wp:docPr id="745326384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030049708" name="Picture"/>
+                          <pic:cNvPr id="745326384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312626197" name="Picture">
+                  <wp:docPr id="1440959731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312626197" name="Picture"/>
+                          <pic:cNvPr id="1440959731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340765705" name="Picture">
+                  <wp:docPr id="135116522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340765705" name="Picture"/>
+                          <pic:cNvPr id="135116522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705448803" name="Picture">
+                  <wp:docPr id="8178256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705448803" name="Picture"/>
+                          <pic:cNvPr id="8178256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911204011" name="Picture">
+                  <wp:docPr id="1063018803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911204011" name="Picture"/>
+                          <pic:cNvPr id="1063018803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559725954" name="Picture">
+                  <wp:docPr id="1744957335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559725954" name="Picture"/>
+                          <pic:cNvPr id="1744957335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50790805" name="Picture">
+                        <wp:docPr id="4182434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50790805" name="Picture"/>
+                                <pic:cNvPr id="4182434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91140619" name="Picture">
+                  <wp:docPr id="1112126059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91140619" name="Picture"/>
+                          <pic:cNvPr id="1112126059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054740634" name="Picture">
+                  <wp:docPr id="1007016257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054740634" name="Picture"/>
+                          <pic:cNvPr id="1007016257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628753479" name="Picture">
+                  <wp:docPr id="1957950327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628753479" name="Picture"/>
+                          <pic:cNvPr id="1957950327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609477770" name="Picture">
+                  <wp:docPr id="1024424907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609477770" name="Picture"/>
+                          <pic:cNvPr id="1024424907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746408510" name="Picture">
+                  <wp:docPr id="210932540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746408510" name="Picture"/>
+                          <pic:cNvPr id="210932540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400601422" name="Picture">
+                  <wp:docPr id="1049045472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400601422" name="Picture"/>
+                          <pic:cNvPr id="1049045472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549361437" name="Picture">
+                  <wp:docPr id="1017204289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549361437" name="Picture"/>
+                          <pic:cNvPr id="1017204289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786338994" name="Picture">
+                  <wp:docPr id="1609515128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786338994" name="Picture"/>
+                          <pic:cNvPr id="1609515128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434478174" name="Picture">
+                  <wp:docPr id="1144277788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434478174" name="Picture"/>
+                          <pic:cNvPr id="1144277788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>