--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990857144" name="Picture">
+                  <wp:docPr id="1433248600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990857144" name="Picture"/>
+                          <pic:cNvPr id="1433248600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854129276" name="Picture">
+                  <wp:docPr id="1751203920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854129276" name="Picture"/>
+                          <pic:cNvPr id="1751203920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389342292" name="Picture">
+                        <wp:docPr id="1402205791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389342292" name="Picture"/>
+                                <pic:cNvPr id="1402205791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413086426" name="Picture">
+                  <wp:docPr id="153496762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413086426" name="Picture"/>
+                          <pic:cNvPr id="153496762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806628600" name="Picture">
+                  <wp:docPr id="744259800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806628600" name="Picture"/>
+                          <pic:cNvPr id="744259800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6117561" name="Picture">
+                  <wp:docPr id="1279316685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6117561" name="Picture"/>
+                          <pic:cNvPr id="1279316685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960988951" name="Picture">
+                  <wp:docPr id="2008435677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960988951" name="Picture"/>
+                          <pic:cNvPr id="2008435677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257110790" name="Picture">
+                  <wp:docPr id="1807226476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257110790" name="Picture"/>
+                          <pic:cNvPr id="1807226476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724580684" name="Picture">
+                        <wp:docPr id="478225919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724580684" name="Picture"/>
+                                <pic:cNvPr id="478225919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416620849" name="Picture">
+                        <wp:docPr id="1176293436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416620849" name="Picture"/>
+                                <pic:cNvPr id="1176293436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170270076" name="Picture">
+                        <wp:docPr id="152001332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170270076" name="Picture"/>
+                                <pic:cNvPr id="152001332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643853191" name="Picture">
+                        <wp:docPr id="1214870040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643853191" name="Picture"/>
+                                <pic:cNvPr id="1214870040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300493780" name="Picture">
+                        <wp:docPr id="1819362395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300493780" name="Picture"/>
+                                <pic:cNvPr id="1819362395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666549376" name="Picture">
+                        <wp:docPr id="1890772430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666549376" name="Picture"/>
+                                <pic:cNvPr id="1890772430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435584747" name="Picture">
+                        <wp:docPr id="1357845982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435584747" name="Picture"/>
+                                <pic:cNvPr id="1357845982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386056239" name="Picture">
+                        <wp:docPr id="2079680116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386056239" name="Picture"/>
+                                <pic:cNvPr id="2079680116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715103428" name="Picture">
+                        <wp:docPr id="999672723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715103428" name="Picture"/>
+                                <pic:cNvPr id="999672723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511396317" name="Picture">
+                        <wp:docPr id="1199147090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511396317" name="Picture"/>
+                                <pic:cNvPr id="1199147090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285305182" name="Picture">
+                        <wp:docPr id="1715024342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285305182" name="Picture"/>
+                                <pic:cNvPr id="1715024342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435940618" name="Picture">
+                        <wp:docPr id="1035426046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435940618" name="Picture"/>
+                                <pic:cNvPr id="1035426046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402815654" name="Picture">
+                        <wp:docPr id="208978419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402815654" name="Picture"/>
+                                <pic:cNvPr id="208978419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827079811" name="Picture">
+                        <wp:docPr id="1610078893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827079811" name="Picture"/>
+                                <pic:cNvPr id="1610078893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596374224" name="Picture">
+                        <wp:docPr id="1871566842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596374224" name="Picture"/>
+                                <pic:cNvPr id="1871566842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969631580" name="Picture">
+                  <wp:docPr id="1079961792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969631580" name="Picture"/>
+                          <pic:cNvPr id="1079961792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363774748" name="Picture">
+                  <wp:docPr id="238534351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363774748" name="Picture"/>
+                          <pic:cNvPr id="238534351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150048383" name="Picture">
+                  <wp:docPr id="37592436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150048383" name="Picture"/>
+                          <pic:cNvPr id="37592436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747657758" name="Picture">
+                  <wp:docPr id="1498989124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747657758" name="Picture"/>
+                          <pic:cNvPr id="1498989124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916059634" name="Picture">
+                  <wp:docPr id="1988785414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916059634" name="Picture"/>
+                          <pic:cNvPr id="1988785414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506455502" name="Picture">
+                  <wp:docPr id="1362375019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506455502" name="Picture"/>
+                          <pic:cNvPr id="1362375019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176867449" name="Picture">
+                        <wp:docPr id="103979004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176867449" name="Picture"/>
+                                <pic:cNvPr id="103979004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439766164" name="Picture">
+                        <wp:docPr id="34799506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439766164" name="Picture"/>
+                                <pic:cNvPr id="34799506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78006932" name="Picture">
+                  <wp:docPr id="390862002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78006932" name="Picture"/>
+                          <pic:cNvPr id="390862002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456809888" name="Picture">
+                  <wp:docPr id="282320800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456809888" name="Picture"/>
+                          <pic:cNvPr id="282320800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174572517" name="Picture">
+                  <wp:docPr id="94915655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174572517" name="Picture"/>
+                          <pic:cNvPr id="94915655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723207874" name="Picture">
+                  <wp:docPr id="751327158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723207874" name="Picture"/>
+                          <pic:cNvPr id="751327158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535489444" name="Picture">
+                  <wp:docPr id="142430678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535489444" name="Picture"/>
+                          <pic:cNvPr id="142430678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1828304860" name="Picture">
+                  <wp:docPr id="2110241979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1828304860" name="Picture"/>
+                          <pic:cNvPr id="2110241979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607836203" name="Picture">
+                        <wp:docPr id="1578721677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607836203" name="Picture"/>
+                                <pic:cNvPr id="1578721677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1637612925" name="Picture">
+                        <wp:docPr id="527879404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1637612925" name="Picture"/>
+                                <pic:cNvPr id="527879404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319986405" name="Picture">
+                  <wp:docPr id="183948166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319986405" name="Picture"/>
+                          <pic:cNvPr id="183948166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892471108" name="Picture">
+                  <wp:docPr id="1294891501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892471108" name="Picture"/>
+                          <pic:cNvPr id="1294891501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915557096" name="Picture">
+                  <wp:docPr id="2052462269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915557096" name="Picture"/>
+                          <pic:cNvPr id="2052462269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422925261" name="Picture">
+                  <wp:docPr id="1034131721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422925261" name="Picture"/>
+                          <pic:cNvPr id="1034131721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65458420" name="Picture">
+                  <wp:docPr id="286827702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65458420" name="Picture"/>
+                          <pic:cNvPr id="286827702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746878841" name="Picture">
+                  <wp:docPr id="836741247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746878841" name="Picture"/>
+                          <pic:cNvPr id="836741247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355470699" name="Picture">
+                        <wp:docPr id="1289955159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355470699" name="Picture"/>
+                                <pic:cNvPr id="1289955159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112297602" name="Picture">
+                  <wp:docPr id="11789028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112297602" name="Picture"/>
+                          <pic:cNvPr id="11789028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173344664" name="Picture">
+                  <wp:docPr id="1374407843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173344664" name="Picture"/>
+                          <pic:cNvPr id="1374407843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199824673" name="Picture">
+                  <wp:docPr id="583372016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199824673" name="Picture"/>
+                          <pic:cNvPr id="583372016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673157893" name="Picture">
+                  <wp:docPr id="1356638785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673157893" name="Picture"/>
+                          <pic:cNvPr id="1356638785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599666098" name="Picture">
+                  <wp:docPr id="1177626635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599666098" name="Picture"/>
+                          <pic:cNvPr id="1177626635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943919439" name="Picture">
+                  <wp:docPr id="580105842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943919439" name="Picture"/>
+                          <pic:cNvPr id="580105842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392597248" name="Picture">
+                        <wp:docPr id="1262062865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392597248" name="Picture"/>
+                                <pic:cNvPr id="1262062865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553035510" name="Picture">
+                  <wp:docPr id="324976625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553035510" name="Picture"/>
+                          <pic:cNvPr id="324976625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045125297" name="Picture">
+                  <wp:docPr id="336132494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045125297" name="Picture"/>
+                          <pic:cNvPr id="336132494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758465414" name="Picture">
+                  <wp:docPr id="1417666223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758465414" name="Picture"/>
+                          <pic:cNvPr id="1417666223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811179266" name="Picture">
+                  <wp:docPr id="980501589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811179266" name="Picture"/>
+                          <pic:cNvPr id="980501589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017176704" name="Picture">
+                  <wp:docPr id="1142017844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017176704" name="Picture"/>
+                          <pic:cNvPr id="1142017844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41546,51 +41546,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">5 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917823083" name="Picture">
+                  <wp:docPr id="369955439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917823083" name="Picture"/>
+                          <pic:cNvPr id="369955439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333516832" name="Picture">
+                  <wp:docPr id="506110765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333516832" name="Picture"/>
+                          <pic:cNvPr id="506110765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669302675" name="Picture">
+                  <wp:docPr id="826552434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669302675" name="Picture"/>
+                          <pic:cNvPr id="826552434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619885988" name="Picture">
+                  <wp:docPr id="42126900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619885988" name="Picture"/>
+                          <pic:cNvPr id="42126900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44562,51 +44562,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">5 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -45406,51 +45406,209 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10140"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3760133" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3760133</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centrale d'enrobage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="9900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>