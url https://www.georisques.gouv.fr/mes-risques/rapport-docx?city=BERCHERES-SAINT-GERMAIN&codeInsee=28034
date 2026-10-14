--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036386348" name="Picture">
+                  <wp:docPr id="414335219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036386348" name="Picture"/>
+                          <pic:cNvPr id="414335219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175496265" name="Picture">
+                  <wp:docPr id="2068351885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175496265" name="Picture"/>
+                          <pic:cNvPr id="2068351885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424339393" name="Picture">
+                        <wp:docPr id="289573056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424339393" name="Picture"/>
+                                <pic:cNvPr id="289573056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862658526" name="Picture">
+                  <wp:docPr id="740820566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862658526" name="Picture"/>
+                          <pic:cNvPr id="740820566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136903081" name="Picture">
+                  <wp:docPr id="482005815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136903081" name="Picture"/>
+                          <pic:cNvPr id="482005815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679284469" name="Picture">
+                  <wp:docPr id="788749023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679284469" name="Picture"/>
+                          <pic:cNvPr id="788749023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653753918" name="Picture">
+                  <wp:docPr id="627680601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653753918" name="Picture"/>
+                          <pic:cNvPr id="627680601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815995118" name="Picture">
+                  <wp:docPr id="1986692551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815995118" name="Picture"/>
+                          <pic:cNvPr id="1986692551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045083815" name="Picture">
+                        <wp:docPr id="1700704138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045083815" name="Picture"/>
+                                <pic:cNvPr id="1700704138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1427049827" name="Picture">
+                        <wp:docPr id="259532447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1427049827" name="Picture"/>
+                                <pic:cNvPr id="259532447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114518294" name="Picture">
+                        <wp:docPr id="472872779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114518294" name="Picture"/>
+                                <pic:cNvPr id="472872779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282247124" name="Picture">
+                        <wp:docPr id="1028697408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282247124" name="Picture"/>
+                                <pic:cNvPr id="1028697408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447681384" name="Picture">
+                        <wp:docPr id="79303546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447681384" name="Picture"/>
+                                <pic:cNvPr id="79303546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906014758" name="Picture">
+                        <wp:docPr id="627572668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906014758" name="Picture"/>
+                                <pic:cNvPr id="627572668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528525314" name="Picture">
+                        <wp:docPr id="1499330773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528525314" name="Picture"/>
+                                <pic:cNvPr id="1499330773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681028001" name="Picture">
+                        <wp:docPr id="995143038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681028001" name="Picture"/>
+                                <pic:cNvPr id="995143038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="721063259" name="Picture">
+                        <wp:docPr id="484892676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="721063259" name="Picture"/>
+                                <pic:cNvPr id="484892676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483965595" name="Picture">
+                        <wp:docPr id="833899797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483965595" name="Picture"/>
+                                <pic:cNvPr id="833899797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="799756236" name="Picture">
+                        <wp:docPr id="1146167473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="799756236" name="Picture"/>
+                                <pic:cNvPr id="1146167473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="271511456" name="Picture">
+                        <wp:docPr id="1842456194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="271511456" name="Picture"/>
+                                <pic:cNvPr id="1842456194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="56529453" name="Picture">
+                        <wp:docPr id="1328193479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="56529453" name="Picture"/>
+                                <pic:cNvPr id="1328193479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031442345" name="Picture">
+                        <wp:docPr id="854169562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031442345" name="Picture"/>
+                                <pic:cNvPr id="854169562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392876135" name="Picture">
+                        <wp:docPr id="1452725301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392876135" name="Picture"/>
+                                <pic:cNvPr id="1452725301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128227775" name="Picture">
+                  <wp:docPr id="242973241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128227775" name="Picture"/>
+                          <pic:cNvPr id="242973241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912835135" name="Picture">
+                  <wp:docPr id="194034599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912835135" name="Picture"/>
+                          <pic:cNvPr id="194034599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770624047" name="Picture">
+                  <wp:docPr id="1732995157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770624047" name="Picture"/>
+                          <pic:cNvPr id="1732995157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151186877" name="Picture">
+                  <wp:docPr id="1102663523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151186877" name="Picture"/>
+                          <pic:cNvPr id="1102663523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358456077" name="Picture">
+                  <wp:docPr id="252432628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358456077" name="Picture"/>
+                          <pic:cNvPr id="252432628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101239242" name="Picture">
+                  <wp:docPr id="1617346005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101239242" name="Picture"/>
+                          <pic:cNvPr id="1617346005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780650323" name="Picture">
+                        <wp:docPr id="963678178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780650323" name="Picture"/>
+                                <pic:cNvPr id="963678178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818853285" name="Picture">
+                  <wp:docPr id="11130713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818853285" name="Picture"/>
+                          <pic:cNvPr id="11130713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077696759" name="Picture">
+                  <wp:docPr id="945532284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077696759" name="Picture"/>
+                          <pic:cNvPr id="945532284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047196074" name="Picture">
+                  <wp:docPr id="90782218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047196074" name="Picture"/>
+                          <pic:cNvPr id="90782218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801095239" name="Picture">
+                  <wp:docPr id="1468596190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801095239" name="Picture"/>
+                          <pic:cNvPr id="1468596190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082657049" name="Picture">
+                  <wp:docPr id="1160094625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082657049" name="Picture"/>
+                          <pic:cNvPr id="1160094625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784105272" name="Picture">
+                  <wp:docPr id="871270773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784105272" name="Picture"/>
+                          <pic:cNvPr id="871270773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033425622" name="Picture">
+                        <wp:docPr id="1271960732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033425622" name="Picture"/>
+                                <pic:cNvPr id="1271960732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704447553" name="Picture">
+                  <wp:docPr id="212998578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704447553" name="Picture"/>
+                          <pic:cNvPr id="212998578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810863963" name="Picture">
+                  <wp:docPr id="1903846850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810863963" name="Picture"/>
+                          <pic:cNvPr id="1903846850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635163486" name="Picture">
+                  <wp:docPr id="2118275886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635163486" name="Picture"/>
+                          <pic:cNvPr id="2118275886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977974508" name="Picture">
+                  <wp:docPr id="406444215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977974508" name="Picture"/>
+                          <pic:cNvPr id="406444215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929532286" name="Picture">
+                  <wp:docPr id="865128759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929532286" name="Picture"/>
+                          <pic:cNvPr id="865128759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084949249" name="Picture">
+                  <wp:docPr id="887856382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084949249" name="Picture"/>
+                          <pic:cNvPr id="887856382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376725201" name="Picture">
+                        <wp:docPr id="1724635019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376725201" name="Picture"/>
+                                <pic:cNvPr id="1724635019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150006491" name="Picture">
+                  <wp:docPr id="238005184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150006491" name="Picture"/>
+                          <pic:cNvPr id="238005184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906402646" name="Picture">
+                  <wp:docPr id="814165546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906402646" name="Picture"/>
+                          <pic:cNvPr id="814165546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822858323" name="Picture">
+                  <wp:docPr id="875504577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822858323" name="Picture"/>
+                          <pic:cNvPr id="875504577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158041709" name="Picture">
+                  <wp:docPr id="836847047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158041709" name="Picture"/>
+                          <pic:cNvPr id="836847047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442201906" name="Picture">
+                  <wp:docPr id="1940498630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442201906" name="Picture"/>
+                          <pic:cNvPr id="1940498630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653553823" name="Picture">
+                  <wp:docPr id="697220040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653553823" name="Picture"/>
+                          <pic:cNvPr id="697220040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238313591" name="Picture">
+                        <wp:docPr id="1834098650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238313591" name="Picture"/>
+                                <pic:cNvPr id="1834098650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911522699" name="Picture">
+                  <wp:docPr id="2085857169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911522699" name="Picture"/>
+                          <pic:cNvPr id="2085857169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094944083" name="Picture">
+                  <wp:docPr id="25352974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094944083" name="Picture"/>
+                          <pic:cNvPr id="25352974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538883121" name="Picture">
+                  <wp:docPr id="1171418828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538883121" name="Picture"/>
+                          <pic:cNvPr id="1171418828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814839561" name="Picture">
+                  <wp:docPr id="72691352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814839561" name="Picture"/>
+                          <pic:cNvPr id="72691352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299603235" name="Picture">
+                  <wp:docPr id="1197216048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299603235" name="Picture"/>
+                          <pic:cNvPr id="1197216048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087261951" name="Picture">
+                  <wp:docPr id="1456060533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087261951" name="Picture"/>
+                          <pic:cNvPr id="1456060533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900993977" name="Picture">
+                  <wp:docPr id="1534367681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900993977" name="Picture"/>
+                          <pic:cNvPr id="1534367681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365994848" name="Picture">
+                  <wp:docPr id="796760621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365994848" name="Picture"/>
+                          <pic:cNvPr id="796760621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233019128" name="Picture">
+                  <wp:docPr id="1205037492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233019128" name="Picture"/>
+                          <pic:cNvPr id="1205037492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>