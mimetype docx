--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076117781" name="Picture">
+                  <wp:docPr id="386003906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076117781" name="Picture"/>
+                          <pic:cNvPr id="386003906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799047719" name="Picture">
+                  <wp:docPr id="374063775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799047719" name="Picture"/>
+                          <pic:cNvPr id="374063775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237406895" name="Picture">
+                        <wp:docPr id="756672592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237406895" name="Picture"/>
+                                <pic:cNvPr id="756672592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695339292" name="Picture">
+                  <wp:docPr id="1222188424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695339292" name="Picture"/>
+                          <pic:cNvPr id="1222188424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311043224" name="Picture">
+                  <wp:docPr id="1973901364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311043224" name="Picture"/>
+                          <pic:cNvPr id="1973901364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681981197" name="Picture">
+                  <wp:docPr id="323092802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681981197" name="Picture"/>
+                          <pic:cNvPr id="323092802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813193082" name="Picture">
+                  <wp:docPr id="1085687105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813193082" name="Picture"/>
+                          <pic:cNvPr id="1085687105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330750416" name="Picture">
+                  <wp:docPr id="735572358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330750416" name="Picture"/>
+                          <pic:cNvPr id="735572358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612585578" name="Picture">
+                        <wp:docPr id="1376180090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612585578" name="Picture"/>
+                                <pic:cNvPr id="1376180090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="206484959" name="Picture">
+                        <wp:docPr id="485686762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="206484959" name="Picture"/>
+                                <pic:cNvPr id="485686762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="601706125" name="Picture">
+                        <wp:docPr id="1186678218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="601706125" name="Picture"/>
+                                <pic:cNvPr id="1186678218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448276464" name="Picture">
+                        <wp:docPr id="1459648806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448276464" name="Picture"/>
+                                <pic:cNvPr id="1459648806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985252969" name="Picture">
+                        <wp:docPr id="566179307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985252969" name="Picture"/>
+                                <pic:cNvPr id="566179307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="161023761" name="Picture">
+                        <wp:docPr id="2018680692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="161023761" name="Picture"/>
+                                <pic:cNvPr id="2018680692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501216629" name="Picture">
+                        <wp:docPr id="218551411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501216629" name="Picture"/>
+                                <pic:cNvPr id="218551411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353833268" name="Picture">
+                        <wp:docPr id="2038451387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353833268" name="Picture"/>
+                                <pic:cNvPr id="2038451387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993527574" name="Picture">
+                        <wp:docPr id="601504785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993527574" name="Picture"/>
+                                <pic:cNvPr id="601504785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="707714597" name="Picture">
+                        <wp:docPr id="94326262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="707714597" name="Picture"/>
+                                <pic:cNvPr id="94326262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695752362" name="Picture">
+                        <wp:docPr id="581668834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695752362" name="Picture"/>
+                                <pic:cNvPr id="581668834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2005714478" name="Picture">
+                        <wp:docPr id="76018755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2005714478" name="Picture"/>
+                                <pic:cNvPr id="76018755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739974688" name="Picture">
+                        <wp:docPr id="996773308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739974688" name="Picture"/>
+                                <pic:cNvPr id="996773308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740369941" name="Picture">
+                        <wp:docPr id="987884937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740369941" name="Picture"/>
+                                <pic:cNvPr id="987884937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098011546" name="Picture">
+                        <wp:docPr id="1711624150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098011546" name="Picture"/>
+                                <pic:cNvPr id="1711624150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178320965" name="Picture">
+                        <wp:docPr id="1531984849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178320965" name="Picture"/>
+                                <pic:cNvPr id="1531984849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415380036" name="Picture">
+                        <wp:docPr id="1408163178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415380036" name="Picture"/>
+                                <pic:cNvPr id="1408163178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1521584989" name="Picture">
+                        <wp:docPr id="1473510896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1521584989" name="Picture"/>
+                                <pic:cNvPr id="1473510896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918787355" name="Picture">
+                  <wp:docPr id="878473393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918787355" name="Picture"/>
+                          <pic:cNvPr id="878473393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260065190" name="Picture">
+                  <wp:docPr id="792943114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260065190" name="Picture"/>
+                          <pic:cNvPr id="792943114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684568555" name="Picture">
+                  <wp:docPr id="432016176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684568555" name="Picture"/>
+                          <pic:cNvPr id="432016176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599891274" name="Picture">
+                  <wp:docPr id="1403523782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599891274" name="Picture"/>
+                          <pic:cNvPr id="1403523782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789905535" name="Picture">
+                  <wp:docPr id="13748510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789905535" name="Picture"/>
+                          <pic:cNvPr id="13748510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834007414" name="Picture">
+                  <wp:docPr id="669216359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834007414" name="Picture"/>
+                          <pic:cNvPr id="669216359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308061558" name="Picture">
+                        <wp:docPr id="1041091746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308061558" name="Picture"/>
+                                <pic:cNvPr id="1041091746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727913031" name="Picture">
+                  <wp:docPr id="1686739693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727913031" name="Picture"/>
+                          <pic:cNvPr id="1686739693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311919776" name="Picture">
+                  <wp:docPr id="1898412375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311919776" name="Picture"/>
+                          <pic:cNvPr id="1898412375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967980293" name="Picture">
+                  <wp:docPr id="555729677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967980293" name="Picture"/>
+                          <pic:cNvPr id="555729677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726443838" name="Picture">
+                  <wp:docPr id="1001918356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726443838" name="Picture"/>
+                          <pic:cNvPr id="1001918356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706723483" name="Picture">
+                  <wp:docPr id="952607549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706723483" name="Picture"/>
+                          <pic:cNvPr id="952607549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737921780" name="Picture">
+                  <wp:docPr id="1031967892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737921780" name="Picture"/>
+                          <pic:cNvPr id="1031967892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222758461" name="Picture">
+                        <wp:docPr id="908291874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222758461" name="Picture"/>
+                                <pic:cNvPr id="908291874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587872341" name="Picture">
+                  <wp:docPr id="531397446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587872341" name="Picture"/>
+                          <pic:cNvPr id="531397446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113767415" name="Picture">
+                  <wp:docPr id="516594594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113767415" name="Picture"/>
+                          <pic:cNvPr id="516594594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120240489" name="Picture">
+                  <wp:docPr id="912611582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120240489" name="Picture"/>
+                          <pic:cNvPr id="912611582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289968636" name="Picture">
+                  <wp:docPr id="968529527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289968636" name="Picture"/>
+                          <pic:cNvPr id="968529527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190800834" name="Picture">
+                  <wp:docPr id="1887587065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190800834" name="Picture"/>
+                          <pic:cNvPr id="1887587065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878966878" name="Picture">
+                  <wp:docPr id="1571049514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878966878" name="Picture"/>
+                          <pic:cNvPr id="1571049514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1347285293" name="Picture">
+                        <wp:docPr id="450469538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1347285293" name="Picture"/>
+                                <pic:cNvPr id="450469538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076660338" name="Picture">
+                  <wp:docPr id="1703131347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076660338" name="Picture"/>
+                          <pic:cNvPr id="1703131347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522481944" name="Picture">
+                  <wp:docPr id="1112597666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522481944" name="Picture"/>
+                          <pic:cNvPr id="1112597666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867426617" name="Picture">
+                  <wp:docPr id="1663898383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867426617" name="Picture"/>
+                          <pic:cNvPr id="1663898383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190432129" name="Picture">
+                  <wp:docPr id="198289724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190432129" name="Picture"/>
+                          <pic:cNvPr id="198289724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934690351" name="Picture">
+                  <wp:docPr id="1843953121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934690351" name="Picture"/>
+                          <pic:cNvPr id="1843953121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614121310" name="Picture">
+                  <wp:docPr id="233505268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614121310" name="Picture"/>
+                          <pic:cNvPr id="233505268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173002263" name="Picture">
+                        <wp:docPr id="790283018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173002263" name="Picture"/>
+                                <pic:cNvPr id="790283018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888909755" name="Picture">
+                  <wp:docPr id="2049672124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888909755" name="Picture"/>
+                          <pic:cNvPr id="2049672124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258994954" name="Picture">
+                  <wp:docPr id="1246741166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258994954" name="Picture"/>
+                          <pic:cNvPr id="1246741166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519893035" name="Picture">
+                  <wp:docPr id="751428554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519893035" name="Picture"/>
+                          <pic:cNvPr id="751428554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967574496" name="Picture">
+                  <wp:docPr id="1647480121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967574496" name="Picture"/>
+                          <pic:cNvPr id="1647480121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670237710" name="Picture">
+                  <wp:docPr id="1076358835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670237710" name="Picture"/>
+                          <pic:cNvPr id="1076358835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044521390" name="Picture">
+                  <wp:docPr id="1242293811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044521390" name="Picture"/>
+                          <pic:cNvPr id="1242293811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41649,57 +41649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839524072" name="Picture">
+                  <wp:docPr id="1418436984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839524072" name="Picture"/>
+                          <pic:cNvPr id="1418436984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41738,57 +41738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789307082" name="Picture">
+                  <wp:docPr id="2121740789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789307082" name="Picture"/>
+                          <pic:cNvPr id="2121740789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42382,57 +42382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958326187" name="Picture">
+                  <wp:docPr id="1800960630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958326187" name="Picture"/>
+                          <pic:cNvPr id="1800960630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43440,57 +43440,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481904683" name="Picture">
+                  <wp:docPr id="246787059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481904683" name="Picture"/>
+                          <pic:cNvPr id="246787059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45715,57 +45715,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1281939315" name="Picture">
+                        <wp:docPr id="2048976121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1281939315" name="Picture"/>
+                                <pic:cNvPr id="2048976121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47010,57 +47010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594353940" name="Picture">
+                  <wp:docPr id="425294445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594353940" name="Picture"/>
+                          <pic:cNvPr id="425294445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47081,57 +47081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396861593" name="Picture">
+                  <wp:docPr id="59081841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396861593" name="Picture"/>
+                          <pic:cNvPr id="59081841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47495,57 +47495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009428545" name="Picture">
+                  <wp:docPr id="323799939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009428545" name="Picture"/>
+                          <pic:cNvPr id="323799939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>