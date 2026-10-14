--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209129830" name="Picture">
+                  <wp:docPr id="1602303990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209129830" name="Picture"/>
+                          <pic:cNvPr id="1602303990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859608889" name="Picture">
+                  <wp:docPr id="669264747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859608889" name="Picture"/>
+                          <pic:cNvPr id="669264747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295611192" name="Picture">
+                        <wp:docPr id="657584225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295611192" name="Picture"/>
+                                <pic:cNvPr id="657584225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708059459" name="Picture">
+                  <wp:docPr id="208476407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708059459" name="Picture"/>
+                          <pic:cNvPr id="208476407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785554509" name="Picture">
+                  <wp:docPr id="1358188664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785554509" name="Picture"/>
+                          <pic:cNvPr id="1358188664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880381834" name="Picture">
+                  <wp:docPr id="1751588502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880381834" name="Picture"/>
+                          <pic:cNvPr id="1751588502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705903109" name="Picture">
+                  <wp:docPr id="1152426309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705903109" name="Picture"/>
+                          <pic:cNvPr id="1152426309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445269117" name="Picture">
+                  <wp:docPr id="1940835553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445269117" name="Picture"/>
+                          <pic:cNvPr id="1940835553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179674672" name="Picture">
+                        <wp:docPr id="1346352162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179674672" name="Picture"/>
+                                <pic:cNvPr id="1346352162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1402218494" name="Picture">
+                        <wp:docPr id="1148962577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1402218494" name="Picture"/>
+                                <pic:cNvPr id="1148962577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203364060" name="Picture">
+                        <wp:docPr id="877949792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203364060" name="Picture"/>
+                                <pic:cNvPr id="877949792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112458961" name="Picture">
+                        <wp:docPr id="526573466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112458961" name="Picture"/>
+                                <pic:cNvPr id="526573466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965564130" name="Picture">
+                        <wp:docPr id="1412403593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965564130" name="Picture"/>
+                                <pic:cNvPr id="1412403593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146290586" name="Picture">
+                        <wp:docPr id="882315079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146290586" name="Picture"/>
+                                <pic:cNvPr id="882315079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818808305" name="Picture">
+                        <wp:docPr id="1424161803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818808305" name="Picture"/>
+                                <pic:cNvPr id="1424161803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937623256" name="Picture">
+                        <wp:docPr id="1208762813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937623256" name="Picture"/>
+                                <pic:cNvPr id="1208762813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018805161" name="Picture">
+                        <wp:docPr id="246493145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018805161" name="Picture"/>
+                                <pic:cNvPr id="246493145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123120019" name="Picture">
+                        <wp:docPr id="1314456251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123120019" name="Picture"/>
+                                <pic:cNvPr id="1314456251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224662093" name="Picture">
+                        <wp:docPr id="1738110044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224662093" name="Picture"/>
+                                <pic:cNvPr id="1738110044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870620802" name="Picture">
+                        <wp:docPr id="1178927733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870620802" name="Picture"/>
+                                <pic:cNvPr id="1178927733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893729024" name="Picture">
+                        <wp:docPr id="1948663013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893729024" name="Picture"/>
+                                <pic:cNvPr id="1948663013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166941038" name="Picture">
+                        <wp:docPr id="1028840498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166941038" name="Picture"/>
+                                <pic:cNvPr id="1028840498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174929145" name="Picture">
+                        <wp:docPr id="874845053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174929145" name="Picture"/>
+                                <pic:cNvPr id="874845053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190941225" name="Picture">
+                  <wp:docPr id="1732062300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190941225" name="Picture"/>
+                          <pic:cNvPr id="1732062300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238599469" name="Picture">
+                  <wp:docPr id="68606792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238599469" name="Picture"/>
+                          <pic:cNvPr id="68606792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536143230" name="Picture">
+                  <wp:docPr id="1259634123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536143230" name="Picture"/>
+                          <pic:cNvPr id="1259634123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22868723" name="Picture">
+                  <wp:docPr id="1831896754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22868723" name="Picture"/>
+                          <pic:cNvPr id="1831896754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66724018" name="Picture">
+                  <wp:docPr id="1650113743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66724018" name="Picture"/>
+                          <pic:cNvPr id="1650113743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620353915" name="Picture">
+                  <wp:docPr id="1728644961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620353915" name="Picture"/>
+                          <pic:cNvPr id="1728644961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976768860" name="Picture">
+                        <wp:docPr id="1865926940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976768860" name="Picture"/>
+                                <pic:cNvPr id="1865926940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293521082" name="Picture">
+                  <wp:docPr id="695576019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293521082" name="Picture"/>
+                          <pic:cNvPr id="695576019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849654399" name="Picture">
+                  <wp:docPr id="1507580455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849654399" name="Picture"/>
+                          <pic:cNvPr id="1507580455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251891672" name="Picture">
+                  <wp:docPr id="150312745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251891672" name="Picture"/>
+                          <pic:cNvPr id="150312745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846783782" name="Picture">
+                  <wp:docPr id="1890484296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846783782" name="Picture"/>
+                          <pic:cNvPr id="1890484296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632507609" name="Picture">
+                  <wp:docPr id="538119861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632507609" name="Picture"/>
+                          <pic:cNvPr id="538119861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101134671" name="Picture">
+                  <wp:docPr id="853273537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101134671" name="Picture"/>
+                          <pic:cNvPr id="853273537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797839103" name="Picture">
+                        <wp:docPr id="232151793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797839103" name="Picture"/>
+                                <pic:cNvPr id="232151793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358425785" name="Picture">
+                        <wp:docPr id="123149909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358425785" name="Picture"/>
+                                <pic:cNvPr id="123149909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941619661" name="Picture">
+                  <wp:docPr id="946458012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941619661" name="Picture"/>
+                          <pic:cNvPr id="946458012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139180394" name="Picture">
+                  <wp:docPr id="2000894677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139180394" name="Picture"/>
+                          <pic:cNvPr id="2000894677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482245642" name="Picture">
+                  <wp:docPr id="284699831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482245642" name="Picture"/>
+                          <pic:cNvPr id="284699831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714865222" name="Picture">
+                  <wp:docPr id="1485894231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714865222" name="Picture"/>
+                          <pic:cNvPr id="1485894231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209662454" name="Picture">
+                  <wp:docPr id="953387439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209662454" name="Picture"/>
+                          <pic:cNvPr id="953387439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408731287" name="Picture">
+                  <wp:docPr id="1888594914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408731287" name="Picture"/>
+                          <pic:cNvPr id="1888594914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916041863" name="Picture">
+                        <wp:docPr id="494953750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916041863" name="Picture"/>
+                                <pic:cNvPr id="494953750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501806950" name="Picture">
+                  <wp:docPr id="1613960191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501806950" name="Picture"/>
+                          <pic:cNvPr id="1613960191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750192982" name="Picture">
+                  <wp:docPr id="1783090173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750192982" name="Picture"/>
+                          <pic:cNvPr id="1783090173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072366398" name="Picture">
+                  <wp:docPr id="543484645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072366398" name="Picture"/>
+                          <pic:cNvPr id="543484645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097061030" name="Picture">
+                  <wp:docPr id="1059031490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097061030" name="Picture"/>
+                          <pic:cNvPr id="1059031490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512722017" name="Picture">
+                  <wp:docPr id="1870217450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512722017" name="Picture"/>
+                          <pic:cNvPr id="1870217450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848450454" name="Picture">
+                  <wp:docPr id="776270635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848450454" name="Picture"/>
+                          <pic:cNvPr id="776270635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226242879" name="Picture">
+                        <wp:docPr id="799240334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226242879" name="Picture"/>
+                                <pic:cNvPr id="799240334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185810459" name="Picture">
+                  <wp:docPr id="1527866146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185810459" name="Picture"/>
+                          <pic:cNvPr id="1527866146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737102223" name="Picture">
+                  <wp:docPr id="1870815182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737102223" name="Picture"/>
+                          <pic:cNvPr id="1870815182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906315201" name="Picture">
+                  <wp:docPr id="1903458567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906315201" name="Picture"/>
+                          <pic:cNvPr id="1903458567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890286640" name="Picture">
+                  <wp:docPr id="1933474203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890286640" name="Picture"/>
+                          <pic:cNvPr id="1933474203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810623344" name="Picture">
+                  <wp:docPr id="292228768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810623344" name="Picture"/>
+                          <pic:cNvPr id="292228768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778405085" name="Picture">
+                  <wp:docPr id="933222873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778405085" name="Picture"/>
+                          <pic:cNvPr id="933222873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094024442" name="Picture">
+                  <wp:docPr id="535926200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094024442" name="Picture"/>
+                          <pic:cNvPr id="535926200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253576517" name="Picture">
+                  <wp:docPr id="1161367927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253576517" name="Picture"/>
+                          <pic:cNvPr id="1161367927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399223725" name="Picture">
+                  <wp:docPr id="1434306522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399223725" name="Picture"/>
+                          <pic:cNvPr id="1434306522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>