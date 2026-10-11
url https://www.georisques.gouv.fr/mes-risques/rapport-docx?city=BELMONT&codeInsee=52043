--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626629779" name="Picture">
+                  <wp:docPr id="380729379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626629779" name="Picture"/>
+                          <pic:cNvPr id="380729379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199694398" name="Picture">
+                  <wp:docPr id="355836017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199694398" name="Picture"/>
+                          <pic:cNvPr id="355836017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489917361" name="Picture">
+                        <wp:docPr id="348070025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489917361" name="Picture"/>
+                                <pic:cNvPr id="348070025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043804549" name="Picture">
+                  <wp:docPr id="1113377803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043804549" name="Picture"/>
+                          <pic:cNvPr id="1113377803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071871282" name="Picture">
+                  <wp:docPr id="962246950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071871282" name="Picture"/>
+                          <pic:cNvPr id="962246950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341781771" name="Picture">
+                  <wp:docPr id="1058269487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341781771" name="Picture"/>
+                          <pic:cNvPr id="1058269487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244768367" name="Picture">
+                  <wp:docPr id="1090696585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244768367" name="Picture"/>
+                          <pic:cNvPr id="1090696585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514310327" name="Picture">
+                  <wp:docPr id="1318506147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514310327" name="Picture"/>
+                          <pic:cNvPr id="1318506147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105129442" name="Picture">
+                        <wp:docPr id="1340902196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105129442" name="Picture"/>
+                                <pic:cNvPr id="1340902196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="561768713" name="Picture">
+                        <wp:docPr id="853105833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="561768713" name="Picture"/>
+                                <pic:cNvPr id="853105833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525046973" name="Picture">
+                        <wp:docPr id="320440035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525046973" name="Picture"/>
+                                <pic:cNvPr id="320440035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935133874" name="Picture">
+                        <wp:docPr id="1457779728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935133874" name="Picture"/>
+                                <pic:cNvPr id="1457779728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1230326817" name="Picture">
+                        <wp:docPr id="339841485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1230326817" name="Picture"/>
+                                <pic:cNvPr id="339841485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320173402" name="Picture">
+                        <wp:docPr id="149845684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320173402" name="Picture"/>
+                                <pic:cNvPr id="149845684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365989167" name="Picture">
+                        <wp:docPr id="1861038356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365989167" name="Picture"/>
+                                <pic:cNvPr id="1861038356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1004086296" name="Picture">
+                        <wp:docPr id="1196519544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1004086296" name="Picture"/>
+                                <pic:cNvPr id="1196519544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350773733" name="Picture">
+                        <wp:docPr id="1644887787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350773733" name="Picture"/>
+                                <pic:cNvPr id="1644887787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773921012" name="Picture">
+                        <wp:docPr id="387954870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773921012" name="Picture"/>
+                                <pic:cNvPr id="387954870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711297449" name="Picture">
+                        <wp:docPr id="90739408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711297449" name="Picture"/>
+                                <pic:cNvPr id="90739408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873986644" name="Picture">
+                        <wp:docPr id="230293520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873986644" name="Picture"/>
+                                <pic:cNvPr id="230293520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834594472" name="Picture">
+                        <wp:docPr id="1113016298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834594472" name="Picture"/>
+                                <pic:cNvPr id="1113016298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138673071" name="Picture">
+                        <wp:docPr id="772453645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138673071" name="Picture"/>
+                                <pic:cNvPr id="772453645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193144146" name="Picture">
+                        <wp:docPr id="1558154239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193144146" name="Picture"/>
+                                <pic:cNvPr id="1558154239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131486373" name="Picture">
+                  <wp:docPr id="1354236606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131486373" name="Picture"/>
+                          <pic:cNvPr id="1354236606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671078083" name="Picture">
+                  <wp:docPr id="159151542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671078083" name="Picture"/>
+                          <pic:cNvPr id="159151542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693736849" name="Picture">
+                  <wp:docPr id="2100755663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693736849" name="Picture"/>
+                          <pic:cNvPr id="2100755663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764757868" name="Picture">
+                  <wp:docPr id="1256917242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764757868" name="Picture"/>
+                          <pic:cNvPr id="1256917242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841145151" name="Picture">
+                  <wp:docPr id="203715441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841145151" name="Picture"/>
+                          <pic:cNvPr id="203715441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71943464" name="Picture">
+                  <wp:docPr id="238109972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71943464" name="Picture"/>
+                          <pic:cNvPr id="238109972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988331604" name="Picture">
+                        <wp:docPr id="1602308078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988331604" name="Picture"/>
+                                <pic:cNvPr id="1602308078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801936203" name="Picture">
+                  <wp:docPr id="873582189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801936203" name="Picture"/>
+                          <pic:cNvPr id="873582189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441741624" name="Picture">
+                  <wp:docPr id="340693021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441741624" name="Picture"/>
+                          <pic:cNvPr id="340693021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069865209" name="Picture">
+                  <wp:docPr id="1092950861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069865209" name="Picture"/>
+                          <pic:cNvPr id="1092950861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832381802" name="Picture">
+                  <wp:docPr id="1830971892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832381802" name="Picture"/>
+                          <pic:cNvPr id="1830971892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976024163" name="Picture">
+                  <wp:docPr id="544859141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976024163" name="Picture"/>
+                          <pic:cNvPr id="544859141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139909206" name="Picture">
+                  <wp:docPr id="2048155433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139909206" name="Picture"/>
+                          <pic:cNvPr id="2048155433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746802872" name="Picture">
+                        <wp:docPr id="1233801647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746802872" name="Picture"/>
+                                <pic:cNvPr id="1233801647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348721377" name="Picture">
+                        <wp:docPr id="992365930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348721377" name="Picture"/>
+                                <pic:cNvPr id="992365930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218499469" name="Picture">
+                  <wp:docPr id="549090440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218499469" name="Picture"/>
+                          <pic:cNvPr id="549090440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932844673" name="Picture">
+                  <wp:docPr id="1861712463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932844673" name="Picture"/>
+                          <pic:cNvPr id="1861712463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217211709" name="Picture">
+                  <wp:docPr id="2017236639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217211709" name="Picture"/>
+                          <pic:cNvPr id="2017236639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963285" name="Picture">
+                  <wp:docPr id="2096216398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963285" name="Picture"/>
+                          <pic:cNvPr id="2096216398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855837085" name="Picture">
+                  <wp:docPr id="1785576081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855837085" name="Picture"/>
+                          <pic:cNvPr id="1785576081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960347267" name="Picture">
+                  <wp:docPr id="421441761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960347267" name="Picture"/>
+                          <pic:cNvPr id="421441761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320103800" name="Picture">
+                        <wp:docPr id="1071733065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320103800" name="Picture"/>
+                                <pic:cNvPr id="1071733065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121487536" name="Picture">
+                  <wp:docPr id="1402236908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121487536" name="Picture"/>
+                          <pic:cNvPr id="1402236908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199981970" name="Picture">
+                  <wp:docPr id="1290286799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199981970" name="Picture"/>
+                          <pic:cNvPr id="1290286799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167445230" name="Picture">
+                  <wp:docPr id="375773970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167445230" name="Picture"/>
+                          <pic:cNvPr id="375773970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32349974" name="Picture">
+                  <wp:docPr id="447597819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32349974" name="Picture"/>
+                          <pic:cNvPr id="447597819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930644529" name="Picture">
+                  <wp:docPr id="1593344186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930644529" name="Picture"/>
+                          <pic:cNvPr id="1593344186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613846770" name="Picture">
+                  <wp:docPr id="978039763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613846770" name="Picture"/>
+                          <pic:cNvPr id="978039763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750501510" name="Picture">
+                        <wp:docPr id="630281961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750501510" name="Picture"/>
+                                <pic:cNvPr id="630281961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019888893" name="Picture">
+                  <wp:docPr id="1109634211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019888893" name="Picture"/>
+                          <pic:cNvPr id="1109634211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205267982" name="Picture">
+                  <wp:docPr id="33872398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205267982" name="Picture"/>
+                          <pic:cNvPr id="33872398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614878600" name="Picture">
+                  <wp:docPr id="1300377990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614878600" name="Picture"/>
+                          <pic:cNvPr id="1300377990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367288253" name="Picture">
+                  <wp:docPr id="2131170901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367288253" name="Picture"/>
+                          <pic:cNvPr id="2131170901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155035011" name="Picture">
+                  <wp:docPr id="430983985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155035011" name="Picture"/>
+                          <pic:cNvPr id="430983985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499961149" name="Picture">
+                  <wp:docPr id="1306241849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499961149" name="Picture"/>
+                          <pic:cNvPr id="1306241849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443489648" name="Picture">
+                  <wp:docPr id="1445566576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443489648" name="Picture"/>
+                          <pic:cNvPr id="1445566576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651923965" name="Picture">
+                  <wp:docPr id="439905386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651923965" name="Picture"/>
+                          <pic:cNvPr id="439905386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047032515" name="Picture">
+                  <wp:docPr id="978888317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047032515" name="Picture"/>
+                          <pic:cNvPr id="978888317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>