--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216606257" name="Picture">
+                  <wp:docPr id="803199885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216606257" name="Picture"/>
+                          <pic:cNvPr id="803199885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733084535" name="Picture">
+                  <wp:docPr id="199208300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733084535" name="Picture"/>
+                          <pic:cNvPr id="199208300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1239146923" name="Picture">
+                        <wp:docPr id="183855889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1239146923" name="Picture"/>
+                                <pic:cNvPr id="183855889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067428047" name="Picture">
+                  <wp:docPr id="1738234663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067428047" name="Picture"/>
+                          <pic:cNvPr id="1738234663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423351437" name="Picture">
+                  <wp:docPr id="1823111211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423351437" name="Picture"/>
+                          <pic:cNvPr id="1823111211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475913824" name="Picture">
+                  <wp:docPr id="1369594041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475913824" name="Picture"/>
+                          <pic:cNvPr id="1369594041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848871359" name="Picture">
+                  <wp:docPr id="1448620693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848871359" name="Picture"/>
+                          <pic:cNvPr id="1448620693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286270334" name="Picture">
+                  <wp:docPr id="1959973424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286270334" name="Picture"/>
+                          <pic:cNvPr id="1959973424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523322642" name="Picture">
+                        <wp:docPr id="1555642934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523322642" name="Picture"/>
+                                <pic:cNvPr id="1555642934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546512958" name="Picture">
+                        <wp:docPr id="510285645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546512958" name="Picture"/>
+                                <pic:cNvPr id="510285645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1862013343" name="Picture">
+                        <wp:docPr id="2133956182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1862013343" name="Picture"/>
+                                <pic:cNvPr id="2133956182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340458477" name="Picture">
+                        <wp:docPr id="612449043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340458477" name="Picture"/>
+                                <pic:cNvPr id="612449043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2133395706" name="Picture">
+                        <wp:docPr id="1659158378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2133395706" name="Picture"/>
+                                <pic:cNvPr id="1659158378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769591481" name="Picture">
+                        <wp:docPr id="137272468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769591481" name="Picture"/>
+                                <pic:cNvPr id="137272468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1304927968" name="Picture">
+                        <wp:docPr id="2035635216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1304927968" name="Picture"/>
+                                <pic:cNvPr id="2035635216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527429081" name="Picture">
+                        <wp:docPr id="1171420971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527429081" name="Picture"/>
+                                <pic:cNvPr id="1171420971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36692540" name="Picture">
+                        <wp:docPr id="2087182297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36692540" name="Picture"/>
+                                <pic:cNvPr id="2087182297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729865342" name="Picture">
+                        <wp:docPr id="191839774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729865342" name="Picture"/>
+                                <pic:cNvPr id="191839774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536324535" name="Picture">
+                        <wp:docPr id="1854834224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536324535" name="Picture"/>
+                                <pic:cNvPr id="1854834224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603059909" name="Picture">
+                        <wp:docPr id="1363382133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603059909" name="Picture"/>
+                                <pic:cNvPr id="1363382133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977824470" name="Picture">
+                        <wp:docPr id="208654710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977824470" name="Picture"/>
+                                <pic:cNvPr id="208654710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980126003" name="Picture">
+                        <wp:docPr id="1088633208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980126003" name="Picture"/>
+                                <pic:cNvPr id="1088633208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303909674" name="Picture">
+                        <wp:docPr id="927369528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303909674" name="Picture"/>
+                                <pic:cNvPr id="927369528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227770427" name="Picture">
+                  <wp:docPr id="748286549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227770427" name="Picture"/>
+                          <pic:cNvPr id="748286549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747666703" name="Picture">
+                  <wp:docPr id="1254059576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747666703" name="Picture"/>
+                          <pic:cNvPr id="1254059576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291782103" name="Picture">
+                  <wp:docPr id="809042526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291782103" name="Picture"/>
+                          <pic:cNvPr id="809042526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054234707" name="Picture">
+                  <wp:docPr id="242183421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054234707" name="Picture"/>
+                          <pic:cNvPr id="242183421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010668955" name="Picture">
+                  <wp:docPr id="1504396388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010668955" name="Picture"/>
+                          <pic:cNvPr id="1504396388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320221792" name="Picture">
+                  <wp:docPr id="811643207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320221792" name="Picture"/>
+                          <pic:cNvPr id="811643207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117678023" name="Picture">
+                        <wp:docPr id="50765797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117678023" name="Picture"/>
+                                <pic:cNvPr id="50765797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660026761" name="Picture">
+                        <wp:docPr id="1385478365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660026761" name="Picture"/>
+                                <pic:cNvPr id="1385478365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377646467" name="Picture">
+                  <wp:docPr id="1603536420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377646467" name="Picture"/>
+                          <pic:cNvPr id="1603536420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348926003" name="Picture">
+                  <wp:docPr id="669119812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348926003" name="Picture"/>
+                          <pic:cNvPr id="669119812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308845771" name="Picture">
+                  <wp:docPr id="1346695989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308845771" name="Picture"/>
+                          <pic:cNvPr id="1346695989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124763093" name="Picture">
+                  <wp:docPr id="1962055130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124763093" name="Picture"/>
+                          <pic:cNvPr id="1962055130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874662918" name="Picture">
+                  <wp:docPr id="271437931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874662918" name="Picture"/>
+                          <pic:cNvPr id="271437931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875735181" name="Picture">
+                  <wp:docPr id="237877708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875735181" name="Picture"/>
+                          <pic:cNvPr id="237877708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626845188" name="Picture">
+                        <wp:docPr id="1913031610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626845188" name="Picture"/>
+                                <pic:cNvPr id="1913031610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26119,57 +26119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449942836" name="Picture">
+                  <wp:docPr id="620690770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449942836" name="Picture"/>
+                          <pic:cNvPr id="620690770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26208,57 +26208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386557683" name="Picture">
+                  <wp:docPr id="61833546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386557683" name="Picture"/>
+                          <pic:cNvPr id="61833546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26888,57 +26888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276779310" name="Picture">
+                  <wp:docPr id="182402219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276779310" name="Picture"/>
+                          <pic:cNvPr id="182402219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388845677" name="Picture">
+                  <wp:docPr id="357079777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388845677" name="Picture"/>
+                          <pic:cNvPr id="357079777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28052,57 +28052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510354371" name="Picture">
+                  <wp:docPr id="1140963741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510354371" name="Picture"/>
+                          <pic:cNvPr id="1140963741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29510,57 +29510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211421616" name="Picture">
+                  <wp:docPr id="1137902948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211421616" name="Picture"/>
+                          <pic:cNvPr id="1137902948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30707,57 +30707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981507811" name="Picture">
+                        <wp:docPr id="1102632137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981507811" name="Picture"/>
+                                <pic:cNvPr id="1102632137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33076,57 +33076,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259442547" name="Picture">
+                  <wp:docPr id="754207295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259442547" name="Picture"/>
+                          <pic:cNvPr id="754207295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33165,57 +33165,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652969323" name="Picture">
+                  <wp:docPr id="1360756155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652969323" name="Picture"/>
+                          <pic:cNvPr id="1360756155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33809,57 +33809,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404910291" name="Picture">
+                  <wp:docPr id="1443030477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404910291" name="Picture"/>
+                          <pic:cNvPr id="1443030477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34807,57 +34807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486399610" name="Picture">
+                  <wp:docPr id="1973215475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486399610" name="Picture"/>
+                          <pic:cNvPr id="1973215475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34910,57 +34910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275727768" name="Picture">
+                  <wp:docPr id="727845836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275727768" name="Picture"/>
+                          <pic:cNvPr id="727845836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36287,57 +36287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275369513" name="Picture">
+                  <wp:docPr id="1073237362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275369513" name="Picture"/>
+                          <pic:cNvPr id="1073237362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37430,57 +37430,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788050818" name="Picture">
+                        <wp:docPr id="1467318639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788050818" name="Picture"/>
+                                <pic:cNvPr id="1467318639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38798,57 +38798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915365301" name="Picture">
+                  <wp:docPr id="1828759949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915365301" name="Picture"/>
+                          <pic:cNvPr id="1828759949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38887,57 +38887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430309073" name="Picture">
+                  <wp:docPr id="369435579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430309073" name="Picture"/>
+                          <pic:cNvPr id="369435579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39519,57 +39519,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913042626" name="Picture">
+                  <wp:docPr id="1648572144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913042626" name="Picture"/>
+                          <pic:cNvPr id="1648572144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40463,57 +40463,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404493276" name="Picture">
+                  <wp:docPr id="787809599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404493276" name="Picture"/>
+                          <pic:cNvPr id="787809599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40575,57 +40575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375372381" name="Picture">
+                  <wp:docPr id="1500904484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375372381" name="Picture"/>
+                          <pic:cNvPr id="1500904484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42234,57 +42234,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764130656" name="Picture">
+                  <wp:docPr id="216878818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764130656" name="Picture"/>
+                          <pic:cNvPr id="216878818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43413,57 +43413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046508620" name="Picture">
+                  <wp:docPr id="1744232728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046508620" name="Picture"/>
+                          <pic:cNvPr id="1744232728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43493,57 +43493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707515896" name="Picture">
+                  <wp:docPr id="1803329535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707515896" name="Picture"/>
+                          <pic:cNvPr id="1803329535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43981,57 +43981,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517628903" name="Picture">
+                  <wp:docPr id="1739290989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517628903" name="Picture"/>
+                          <pic:cNvPr id="1739290989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>