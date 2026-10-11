--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64535194" name="Picture">
+                  <wp:docPr id="712875533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64535194" name="Picture"/>
+                          <pic:cNvPr id="712875533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447610404" name="Picture">
+                  <wp:docPr id="214694429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447610404" name="Picture"/>
+                          <pic:cNvPr id="214694429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1053283095" name="Picture">
+                        <wp:docPr id="1078701989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1053283095" name="Picture"/>
+                                <pic:cNvPr id="1078701989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726293397" name="Picture">
+                  <wp:docPr id="2124628824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726293397" name="Picture"/>
+                          <pic:cNvPr id="2124628824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761940467" name="Picture">
+                  <wp:docPr id="163500983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761940467" name="Picture"/>
+                          <pic:cNvPr id="163500983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076840005" name="Picture">
+                  <wp:docPr id="633839783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076840005" name="Picture"/>
+                          <pic:cNvPr id="633839783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472755134" name="Picture">
+                  <wp:docPr id="1048332916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472755134" name="Picture"/>
+                          <pic:cNvPr id="1048332916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94550913" name="Picture">
+                  <wp:docPr id="881869888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94550913" name="Picture"/>
+                          <pic:cNvPr id="881869888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267950428" name="Picture">
+                        <wp:docPr id="2037740508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267950428" name="Picture"/>
+                                <pic:cNvPr id="2037740508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045316427" name="Picture">
+                        <wp:docPr id="340942583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045316427" name="Picture"/>
+                                <pic:cNvPr id="340942583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650785902" name="Picture">
+                        <wp:docPr id="1450525610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650785902" name="Picture"/>
+                                <pic:cNvPr id="1450525610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476126582" name="Picture">
+                        <wp:docPr id="1764612818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476126582" name="Picture"/>
+                                <pic:cNvPr id="1764612818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923898386" name="Picture">
+                        <wp:docPr id="570213850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923898386" name="Picture"/>
+                                <pic:cNvPr id="570213850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="825692072" name="Picture">
+                        <wp:docPr id="1862733864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="825692072" name="Picture"/>
+                                <pic:cNvPr id="1862733864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100019898" name="Picture">
+                        <wp:docPr id="1758184562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100019898" name="Picture"/>
+                                <pic:cNvPr id="1758184562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158618164" name="Picture">
+                        <wp:docPr id="777678749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158618164" name="Picture"/>
+                                <pic:cNvPr id="777678749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403870087" name="Picture">
+                        <wp:docPr id="1201641616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403870087" name="Picture"/>
+                                <pic:cNvPr id="1201641616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10204,57 +10204,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409289082" name="Picture">
+                        <wp:docPr id="981326330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409289082" name="Picture"/>
+                                <pic:cNvPr id="981326330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10551,57 +10551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887316368" name="Picture">
+                        <wp:docPr id="1893114559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887316368" name="Picture"/>
+                                <pic:cNvPr id="1893114559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10998,57 +10998,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57951896" name="Picture">
+                        <wp:docPr id="518739432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57951896" name="Picture"/>
+                                <pic:cNvPr id="518739432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11862,57 +11862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706649607" name="Picture">
+                  <wp:docPr id="1256056524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706649607" name="Picture"/>
+                          <pic:cNvPr id="1256056524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11951,57 +11951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255269280" name="Picture">
+                  <wp:docPr id="628076344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255269280" name="Picture"/>
+                          <pic:cNvPr id="628076344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12595,57 +12595,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692924718" name="Picture">
+                  <wp:docPr id="2054959747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692924718" name="Picture"/>
+                          <pic:cNvPr id="2054959747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13823,57 +13823,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256224529" name="Picture">
+                  <wp:docPr id="421981839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256224529" name="Picture"/>
+                          <pic:cNvPr id="421981839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13926,57 +13926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428778001" name="Picture">
+                  <wp:docPr id="2143334432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428778001" name="Picture"/>
+                          <pic:cNvPr id="2143334432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15307,57 +15307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140110332" name="Picture">
+                  <wp:docPr id="1952682622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140110332" name="Picture"/>
+                          <pic:cNvPr id="1952682622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16450,57 +16450,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992184631" name="Picture">
+                        <wp:docPr id="324941824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992184631" name="Picture"/>
+                                <pic:cNvPr id="324941824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17839,57 +17839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402675819" name="Picture">
+                  <wp:docPr id="1072206121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402675819" name="Picture"/>
+                          <pic:cNvPr id="1072206121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17928,57 +17928,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504334830" name="Picture">
+                  <wp:docPr id="225481079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504334830" name="Picture"/>
+                          <pic:cNvPr id="225481079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18572,57 +18572,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120684509" name="Picture">
+                  <wp:docPr id="1871455969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120684509" name="Picture"/>
+                          <pic:cNvPr id="1871455969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19570,57 +19570,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704749051" name="Picture">
+                  <wp:docPr id="870499173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704749051" name="Picture"/>
+                          <pic:cNvPr id="870499173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19673,57 +19673,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660656575" name="Picture">
+                  <wp:docPr id="185368999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660656575" name="Picture"/>
+                          <pic:cNvPr id="185368999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21050,57 +21050,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92223116" name="Picture">
+                  <wp:docPr id="664091352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92223116" name="Picture"/>
+                          <pic:cNvPr id="664091352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22193,57 +22193,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358866650" name="Picture">
+                        <wp:docPr id="1461414490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358866650" name="Picture"/>
+                                <pic:cNvPr id="1461414490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23554,57 +23554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775522220" name="Picture">
+                  <wp:docPr id="1498864027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775522220" name="Picture"/>
+                          <pic:cNvPr id="1498864027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23643,57 +23643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380524137" name="Picture">
+                  <wp:docPr id="1292381875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380524137" name="Picture"/>
+                          <pic:cNvPr id="1292381875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24287,57 +24287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158546695" name="Picture">
+                  <wp:docPr id="865619636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158546695" name="Picture"/>
+                          <pic:cNvPr id="865619636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25285,57 +25285,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630141792" name="Picture">
+                  <wp:docPr id="2132012171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630141792" name="Picture"/>
+                          <pic:cNvPr id="2132012171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25388,57 +25388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585027472" name="Picture">
+                  <wp:docPr id="2136686086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585027472" name="Picture"/>
+                          <pic:cNvPr id="2136686086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26765,57 +26765,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246833724" name="Picture">
+                  <wp:docPr id="1298178329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246833724" name="Picture"/>
+                          <pic:cNvPr id="1298178329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27908,57 +27908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531133011" name="Picture">
+                        <wp:docPr id="1647011174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531133011" name="Picture"/>
+                                <pic:cNvPr id="1647011174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29276,57 +29276,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305797271" name="Picture">
+                  <wp:docPr id="1131297075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305797271" name="Picture"/>
+                          <pic:cNvPr id="1131297075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29365,57 +29365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296893332" name="Picture">
+                  <wp:docPr id="2052551789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296893332" name="Picture"/>
+                          <pic:cNvPr id="2052551789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29997,57 +29997,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563134254" name="Picture">
+                  <wp:docPr id="191877764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563134254" name="Picture"/>
+                          <pic:cNvPr id="191877764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30941,57 +30941,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078594068" name="Picture">
+                  <wp:docPr id="1074132095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078594068" name="Picture"/>
+                          <pic:cNvPr id="1074132095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31053,57 +31053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076477161" name="Picture">
+                  <wp:docPr id="2146314882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076477161" name="Picture"/>
+                          <pic:cNvPr id="2146314882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32459,51 +32459,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">21 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">28 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -32877,57 +32877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894721997" name="Picture">
+                  <wp:docPr id="2125634465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894721997" name="Picture"/>
+                          <pic:cNvPr id="2125634465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34086,57 +34086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720167814" name="Picture">
+                  <wp:docPr id="652846638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720167814" name="Picture"/>
+                          <pic:cNvPr id="652846638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34166,57 +34166,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475475153" name="Picture">
+                  <wp:docPr id="793683558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475475153" name="Picture"/>
+                          <pic:cNvPr id="793683558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34672,57 +34672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818275125" name="Picture">
+                  <wp:docPr id="2113609795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818275125" name="Picture"/>
+                          <pic:cNvPr id="2113609795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36790,57 +36790,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525056580" name="Picture">
+                  <wp:docPr id="254644870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525056580" name="Picture"/>
+                          <pic:cNvPr id="254644870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36870,57 +36870,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693533418" name="Picture">
+                  <wp:docPr id="1430500224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693533418" name="Picture"/>
+                          <pic:cNvPr id="1430500224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37358,57 +37358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620886690" name="Picture">
+                  <wp:docPr id="156624522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620886690" name="Picture"/>
+                          <pic:cNvPr id="156624522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38209,51 +38209,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">28 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -40042,50 +40042,359 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3797107" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3797107</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHELL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796127" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3796127</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796126" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3796126</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -40100,50 +40409,661 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796125" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3796125</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796124" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3796124</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796123" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3796123</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796122" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3796122</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FONDERIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
@@ -40351,1397 +41271,1555 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796120" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3796120</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FONDERIE DE SUIF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796119" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3796119</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FONDERIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796118" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3796118</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HAUT FOURNEAU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796117" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3796117</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796116" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3796116</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FABRIQUE DE CHANDELLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796115" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3796115</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796114" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3796114</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796113" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3796113</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796112" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3796112</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3796111" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3796111</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">STATION MOBIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|01"/>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="6060"/>
+          <w:trHeight w:hRule="exact" w:val="4380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>