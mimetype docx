--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905803756" name="Picture">
+                  <wp:docPr id="713037803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905803756" name="Picture"/>
+                          <pic:cNvPr id="713037803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502745298" name="Picture">
+                  <wp:docPr id="1692389359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502745298" name="Picture"/>
+                          <pic:cNvPr id="1692389359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108080851" name="Picture">
+                        <wp:docPr id="1582582487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108080851" name="Picture"/>
+                                <pic:cNvPr id="1582582487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816496880" name="Picture">
+                  <wp:docPr id="932952623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816496880" name="Picture"/>
+                          <pic:cNvPr id="932952623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403663672" name="Picture">
+                  <wp:docPr id="1884780810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403663672" name="Picture"/>
+                          <pic:cNvPr id="1884780810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494289799" name="Picture">
+                  <wp:docPr id="1637751547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494289799" name="Picture"/>
+                          <pic:cNvPr id="1637751547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26938552" name="Picture">
+                  <wp:docPr id="1865740049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26938552" name="Picture"/>
+                          <pic:cNvPr id="1865740049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765025824" name="Picture">
+                  <wp:docPr id="1487669187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765025824" name="Picture"/>
+                          <pic:cNvPr id="1487669187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="459472244" name="Picture">
+                        <wp:docPr id="1012825707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="459472244" name="Picture"/>
+                                <pic:cNvPr id="1012825707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="413234177" name="Picture">
+                        <wp:docPr id="1817913324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="413234177" name="Picture"/>
+                                <pic:cNvPr id="1817913324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="324300615" name="Picture">
+                        <wp:docPr id="92823283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="324300615" name="Picture"/>
+                                <pic:cNvPr id="92823283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981329752" name="Picture">
+                        <wp:docPr id="6858952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981329752" name="Picture"/>
+                                <pic:cNvPr id="6858952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556751912" name="Picture">
+                        <wp:docPr id="1538013582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556751912" name="Picture"/>
+                                <pic:cNvPr id="1538013582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454173216" name="Picture">
+                        <wp:docPr id="230736821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454173216" name="Picture"/>
+                                <pic:cNvPr id="230736821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828661021" name="Picture">
+                        <wp:docPr id="854200286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828661021" name="Picture"/>
+                                <pic:cNvPr id="854200286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172392120" name="Picture">
+                        <wp:docPr id="436682790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172392120" name="Picture"/>
+                                <pic:cNvPr id="436682790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562992947" name="Picture">
+                        <wp:docPr id="1062211018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562992947" name="Picture"/>
+                                <pic:cNvPr id="1062211018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634731711" name="Picture">
+                        <wp:docPr id="395622004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634731711" name="Picture"/>
+                                <pic:cNvPr id="395622004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26577432" name="Picture">
+                        <wp:docPr id="1211301335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26577432" name="Picture"/>
+                                <pic:cNvPr id="1211301335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828364434" name="Picture">
+                        <wp:docPr id="404297154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828364434" name="Picture"/>
+                                <pic:cNvPr id="404297154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721374733" name="Picture">
+                  <wp:docPr id="1765682674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721374733" name="Picture"/>
+                          <pic:cNvPr id="1765682674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888686993" name="Picture">
+                  <wp:docPr id="191242704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888686993" name="Picture"/>
+                          <pic:cNvPr id="191242704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047856597" name="Picture">
+                  <wp:docPr id="1179167000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047856597" name="Picture"/>
+                          <pic:cNvPr id="1179167000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572039784" name="Picture">
+                  <wp:docPr id="800936912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572039784" name="Picture"/>
+                          <pic:cNvPr id="800936912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549074884" name="Picture">
+                  <wp:docPr id="811051398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549074884" name="Picture"/>
+                          <pic:cNvPr id="811051398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390433597" name="Picture">
+                  <wp:docPr id="2081269810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390433597" name="Picture"/>
+                          <pic:cNvPr id="2081269810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16269,57 +16269,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066646313" name="Picture">
+                        <wp:docPr id="79869772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066646313" name="Picture"/>
+                                <pic:cNvPr id="79869772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17244,57 +17244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363198070" name="Picture">
+                        <wp:docPr id="1690718770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363198070" name="Picture"/>
+                                <pic:cNvPr id="1690718770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18653,57 +18653,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997341985" name="Picture">
+                  <wp:docPr id="1367606972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997341985" name="Picture"/>
+                          <pic:cNvPr id="1367606972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18742,57 +18742,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070798526" name="Picture">
+                  <wp:docPr id="2008031876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070798526" name="Picture"/>
+                          <pic:cNvPr id="2008031876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19422,57 +19422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231930081" name="Picture">
+                  <wp:docPr id="1299338532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231930081" name="Picture"/>
+                          <pic:cNvPr id="1299338532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20483,57 +20483,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962472470" name="Picture">
+                  <wp:docPr id="2100520233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962472470" name="Picture"/>
+                          <pic:cNvPr id="2100520233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20586,57 +20586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355956983" name="Picture">
+                  <wp:docPr id="1926285587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355956983" name="Picture"/>
+                          <pic:cNvPr id="1926285587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21978,57 +21978,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282193751" name="Picture">
+                  <wp:docPr id="1728479411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282193751" name="Picture"/>
+                          <pic:cNvPr id="1728479411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23648,57 +23648,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988189444" name="Picture">
+                        <wp:docPr id="248304978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988189444" name="Picture"/>
+                                <pic:cNvPr id="248304978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25849,57 +25849,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570633916" name="Picture">
+                  <wp:docPr id="856566610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570633916" name="Picture"/>
+                          <pic:cNvPr id="856566610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25920,57 +25920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010469315" name="Picture">
+                  <wp:docPr id="40600111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010469315" name="Picture"/>
+                          <pic:cNvPr id="40600111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26399,57 +26399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852116467" name="Picture">
+                  <wp:docPr id="1793433973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852116467" name="Picture"/>
+                          <pic:cNvPr id="1793433973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27691,57 +27691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979738444" name="Picture">
+                  <wp:docPr id="872273769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979738444" name="Picture"/>
+                          <pic:cNvPr id="872273769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27780,57 +27780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392082258" name="Picture">
+                  <wp:docPr id="1842958787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392082258" name="Picture"/>
+                          <pic:cNvPr id="1842958787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28424,57 +28424,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852257061" name="Picture">
+                  <wp:docPr id="720419588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852257061" name="Picture"/>
+                          <pic:cNvPr id="720419588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29422,57 +29422,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309343898" name="Picture">
+                  <wp:docPr id="1622036934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309343898" name="Picture"/>
+                          <pic:cNvPr id="1622036934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29525,57 +29525,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818658070" name="Picture">
+                  <wp:docPr id="1187916304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818658070" name="Picture"/>
+                          <pic:cNvPr id="1187916304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30902,57 +30902,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602739342" name="Picture">
+                  <wp:docPr id="719230086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602739342" name="Picture"/>
+                          <pic:cNvPr id="719230086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32045,57 +32045,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260156354" name="Picture">
+                        <wp:docPr id="1636061378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260156354" name="Picture"/>
+                                <pic:cNvPr id="1636061378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33406,57 +33406,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144234462" name="Picture">
+                  <wp:docPr id="1059099344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144234462" name="Picture"/>
+                          <pic:cNvPr id="1059099344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33495,57 +33495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302064600" name="Picture">
+                  <wp:docPr id="534533326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302064600" name="Picture"/>
+                          <pic:cNvPr id="534533326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34139,57 +34139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497738046" name="Picture">
+                  <wp:docPr id="268306291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497738046" name="Picture"/>
+                          <pic:cNvPr id="268306291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35137,57 +35137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890980316" name="Picture">
+                  <wp:docPr id="1135007590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890980316" name="Picture"/>
+                          <pic:cNvPr id="1135007590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35240,57 +35240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567087575" name="Picture">
+                  <wp:docPr id="250936882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567087575" name="Picture"/>
+                          <pic:cNvPr id="250936882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36617,57 +36617,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564918486" name="Picture">
+                  <wp:docPr id="535946325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564918486" name="Picture"/>
+                          <pic:cNvPr id="535946325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37760,57 +37760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1934924589" name="Picture">
+                        <wp:docPr id="923074551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1934924589" name="Picture"/>
+                                <pic:cNvPr id="923074551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39031,57 +39031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508824704" name="Picture">
+                  <wp:docPr id="343205015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508824704" name="Picture"/>
+                          <pic:cNvPr id="343205015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39111,57 +39111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240223866" name="Picture">
+                  <wp:docPr id="1330107727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240223866" name="Picture"/>
+                          <pic:cNvPr id="1330107727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39590,57 +39590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449804744" name="Picture">
+                  <wp:docPr id="1508764872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449804744" name="Picture"/>
+                          <pic:cNvPr id="1508764872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41185,57 +41185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126127233" name="Picture">
+                  <wp:docPr id="1070519215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126127233" name="Picture"/>
+                          <pic:cNvPr id="1070519215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41256,57 +41256,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094664570" name="Picture">
+                  <wp:docPr id="1314030772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094664570" name="Picture"/>
+                          <pic:cNvPr id="1314030772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41670,57 +41670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498740240" name="Picture">
+                  <wp:docPr id="2028976666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498740240" name="Picture"/>
+                          <pic:cNvPr id="2028976666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>