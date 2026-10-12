--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687781670" name="Picture">
+                  <wp:docPr id="810299283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687781670" name="Picture"/>
+                          <pic:cNvPr id="810299283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243795182" name="Picture">
+                  <wp:docPr id="1284107684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243795182" name="Picture"/>
+                          <pic:cNvPr id="1284107684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996371334" name="Picture">
+                        <wp:docPr id="1026163305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996371334" name="Picture"/>
+                                <pic:cNvPr id="1026163305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517773353" name="Picture">
+                  <wp:docPr id="375227898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517773353" name="Picture"/>
+                          <pic:cNvPr id="375227898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764627227" name="Picture">
+                  <wp:docPr id="750827772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764627227" name="Picture"/>
+                          <pic:cNvPr id="750827772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130601860" name="Picture">
+                  <wp:docPr id="1679569917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130601860" name="Picture"/>
+                          <pic:cNvPr id="1679569917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467946165" name="Picture">
+                  <wp:docPr id="618878070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467946165" name="Picture"/>
+                          <pic:cNvPr id="618878070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602913512" name="Picture">
+                  <wp:docPr id="672752596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602913512" name="Picture"/>
+                          <pic:cNvPr id="672752596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773324813" name="Picture">
+                        <wp:docPr id="717662906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773324813" name="Picture"/>
+                                <pic:cNvPr id="717662906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936752050" name="Picture">
+                        <wp:docPr id="588926313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936752050" name="Picture"/>
+                                <pic:cNvPr id="588926313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815410724" name="Picture">
+                        <wp:docPr id="1969415012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815410724" name="Picture"/>
+                                <pic:cNvPr id="1969415012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333186806" name="Picture">
+                        <wp:docPr id="1436501954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333186806" name="Picture"/>
+                                <pic:cNvPr id="1436501954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940525684" name="Picture">
+                        <wp:docPr id="1910389175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940525684" name="Picture"/>
+                                <pic:cNvPr id="1910389175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324037081" name="Picture">
+                        <wp:docPr id="847545113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324037081" name="Picture"/>
+                                <pic:cNvPr id="847545113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032994193" name="Picture">
+                        <wp:docPr id="1900853770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032994193" name="Picture"/>
+                                <pic:cNvPr id="1900853770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882654897" name="Picture">
+                        <wp:docPr id="958533424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882654897" name="Picture"/>
+                                <pic:cNvPr id="958533424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924020206" name="Picture">
+                        <wp:docPr id="357512722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924020206" name="Picture"/>
+                                <pic:cNvPr id="357512722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854340251" name="Picture">
+                        <wp:docPr id="556840100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854340251" name="Picture"/>
+                                <pic:cNvPr id="556840100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159456903" name="Picture">
+                        <wp:docPr id="725813658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159456903" name="Picture"/>
+                                <pic:cNvPr id="725813658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="641452274" name="Picture">
+                        <wp:docPr id="790576641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="641452274" name="Picture"/>
+                                <pic:cNvPr id="790576641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823722005" name="Picture">
+                        <wp:docPr id="186148986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823722005" name="Picture"/>
+                                <pic:cNvPr id="186148986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646731691" name="Picture">
+                        <wp:docPr id="1513618390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646731691" name="Picture"/>
+                                <pic:cNvPr id="1513618390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120531907" name="Picture">
+                        <wp:docPr id="2080437020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120531907" name="Picture"/>
+                                <pic:cNvPr id="2080437020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487089026" name="Picture">
+                  <wp:docPr id="1049195374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487089026" name="Picture"/>
+                          <pic:cNvPr id="1049195374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016154000" name="Picture">
+                  <wp:docPr id="1921846054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016154000" name="Picture"/>
+                          <pic:cNvPr id="1921846054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524184972" name="Picture">
+                  <wp:docPr id="1411604844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524184972" name="Picture"/>
+                          <pic:cNvPr id="1411604844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908173066" name="Picture">
+                  <wp:docPr id="155779377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908173066" name="Picture"/>
+                          <pic:cNvPr id="155779377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430325218" name="Picture">
+                  <wp:docPr id="1371490281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430325218" name="Picture"/>
+                          <pic:cNvPr id="1371490281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180575183" name="Picture">
+                  <wp:docPr id="1036553687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180575183" name="Picture"/>
+                          <pic:cNvPr id="1036553687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1086783244" name="Picture">
+                        <wp:docPr id="505990057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1086783244" name="Picture"/>
+                                <pic:cNvPr id="505990057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315170959" name="Picture">
+                  <wp:docPr id="463970705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315170959" name="Picture"/>
+                          <pic:cNvPr id="463970705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948632544" name="Picture">
+                  <wp:docPr id="263386924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948632544" name="Picture"/>
+                          <pic:cNvPr id="263386924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57436919" name="Picture">
+                  <wp:docPr id="1461653744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57436919" name="Picture"/>
+                          <pic:cNvPr id="1461653744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574653600" name="Picture">
+                  <wp:docPr id="1163790487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574653600" name="Picture"/>
+                          <pic:cNvPr id="1163790487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145620917" name="Picture">
+                  <wp:docPr id="850136967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145620917" name="Picture"/>
+                          <pic:cNvPr id="850136967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923046474" name="Picture">
+                  <wp:docPr id="1875933627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923046474" name="Picture"/>
+                          <pic:cNvPr id="1875933627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596666446" name="Picture">
+                        <wp:docPr id="1554978474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596666446" name="Picture"/>
+                                <pic:cNvPr id="1554978474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818704773" name="Picture">
+                  <wp:docPr id="778967408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818704773" name="Picture"/>
+                          <pic:cNvPr id="778967408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945431365" name="Picture">
+                  <wp:docPr id="1198280704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945431365" name="Picture"/>
+                          <pic:cNvPr id="1198280704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140323823" name="Picture">
+                  <wp:docPr id="470302845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140323823" name="Picture"/>
+                          <pic:cNvPr id="470302845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145577579" name="Picture">
+                  <wp:docPr id="1079489465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145577579" name="Picture"/>
+                          <pic:cNvPr id="1079489465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122619199" name="Picture">
+                  <wp:docPr id="1075014663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122619199" name="Picture"/>
+                          <pic:cNvPr id="1075014663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515889250" name="Picture">
+                  <wp:docPr id="1972705212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515889250" name="Picture"/>
+                          <pic:cNvPr id="1972705212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1288683888" name="Picture">
+                        <wp:docPr id="1217091826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1288683888" name="Picture"/>
+                                <pic:cNvPr id="1217091826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31717,57 +31717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622607328" name="Picture">
+                  <wp:docPr id="1383466380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622607328" name="Picture"/>
+                          <pic:cNvPr id="1383466380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31806,57 +31806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870510993" name="Picture">
+                  <wp:docPr id="23861822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870510993" name="Picture"/>
+                          <pic:cNvPr id="23861822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32450,57 +32450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18117340" name="Picture">
+                  <wp:docPr id="322080297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18117340" name="Picture"/>
+                          <pic:cNvPr id="322080297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33448,57 +33448,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400149846" name="Picture">
+                  <wp:docPr id="1113405676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400149846" name="Picture"/>
+                          <pic:cNvPr id="1113405676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33551,57 +33551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757419160" name="Picture">
+                  <wp:docPr id="1993860887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757419160" name="Picture"/>
+                          <pic:cNvPr id="1993860887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418609495" name="Picture">
+                  <wp:docPr id="1592328846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418609495" name="Picture"/>
+                          <pic:cNvPr id="1592328846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36071,57 +36071,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136132473" name="Picture">
+                        <wp:docPr id="1736327360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136132473" name="Picture"/>
+                                <pic:cNvPr id="1736327360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37439,57 +37439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525873657" name="Picture">
+                  <wp:docPr id="398538921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525873657" name="Picture"/>
+                          <pic:cNvPr id="398538921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37528,57 +37528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115992468" name="Picture">
+                  <wp:docPr id="36442833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115992468" name="Picture"/>
+                          <pic:cNvPr id="36442833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38160,57 +38160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707427432" name="Picture">
+                  <wp:docPr id="1568162332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707427432" name="Picture"/>
+                          <pic:cNvPr id="1568162332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39104,57 +39104,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307370715" name="Picture">
+                  <wp:docPr id="1400125127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307370715" name="Picture"/>
+                          <pic:cNvPr id="1400125127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39216,57 +39216,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843971288" name="Picture">
+                  <wp:docPr id="138226360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843971288" name="Picture"/>
+                          <pic:cNvPr id="138226360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40875,57 +40875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985212655" name="Picture">
+                  <wp:docPr id="1535292662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985212655" name="Picture"/>
+                          <pic:cNvPr id="1535292662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42054,57 +42054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223595883" name="Picture">
+                  <wp:docPr id="2140940689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223595883" name="Picture"/>
+                          <pic:cNvPr id="2140940689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42134,57 +42134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951973816" name="Picture">
+                  <wp:docPr id="1844115815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951973816" name="Picture"/>
+                          <pic:cNvPr id="1844115815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854728260" name="Picture">
+                  <wp:docPr id="558653267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854728260" name="Picture"/>
+                          <pic:cNvPr id="558653267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>