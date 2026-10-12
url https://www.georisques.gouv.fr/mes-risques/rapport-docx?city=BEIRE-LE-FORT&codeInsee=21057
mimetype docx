--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224391963" name="Picture">
+                  <wp:docPr id="402842314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224391963" name="Picture"/>
+                          <pic:cNvPr id="402842314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824964418" name="Picture">
+                  <wp:docPr id="1276140446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824964418" name="Picture"/>
+                          <pic:cNvPr id="1276140446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205791022" name="Picture">
+                        <wp:docPr id="566280624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205791022" name="Picture"/>
+                                <pic:cNvPr id="566280624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137305517" name="Picture">
+                  <wp:docPr id="123235464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137305517" name="Picture"/>
+                          <pic:cNvPr id="123235464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502837947" name="Picture">
+                  <wp:docPr id="834335078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502837947" name="Picture"/>
+                          <pic:cNvPr id="834335078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258134195" name="Picture">
+                  <wp:docPr id="199122242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258134195" name="Picture"/>
+                          <pic:cNvPr id="199122242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252331552" name="Picture">
+                  <wp:docPr id="1977261566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252331552" name="Picture"/>
+                          <pic:cNvPr id="1977261566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145083968" name="Picture">
+                  <wp:docPr id="931698781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145083968" name="Picture"/>
+                          <pic:cNvPr id="931698781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486418415" name="Picture">
+                        <wp:docPr id="1283297372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486418415" name="Picture"/>
+                                <pic:cNvPr id="1283297372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968802570" name="Picture">
+                        <wp:docPr id="791572724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968802570" name="Picture"/>
+                                <pic:cNvPr id="791572724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074102224" name="Picture">
+                        <wp:docPr id="752622403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074102224" name="Picture"/>
+                                <pic:cNvPr id="752622403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830923395" name="Picture">
+                        <wp:docPr id="1781834287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830923395" name="Picture"/>
+                                <pic:cNvPr id="1781834287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137838046" name="Picture">
+                        <wp:docPr id="599396490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137838046" name="Picture"/>
+                                <pic:cNvPr id="599396490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702905865" name="Picture">
+                        <wp:docPr id="990364774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702905865" name="Picture"/>
+                                <pic:cNvPr id="990364774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824135107" name="Picture">
+                        <wp:docPr id="2105607737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824135107" name="Picture"/>
+                                <pic:cNvPr id="2105607737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877132028" name="Picture">
+                        <wp:docPr id="182748924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877132028" name="Picture"/>
+                                <pic:cNvPr id="182748924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680085750" name="Picture">
+                        <wp:docPr id="763011422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680085750" name="Picture"/>
+                                <pic:cNvPr id="763011422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304957047" name="Picture">
+                        <wp:docPr id="1257187472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304957047" name="Picture"/>
+                                <pic:cNvPr id="1257187472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498490095" name="Picture">
+                        <wp:docPr id="461784520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498490095" name="Picture"/>
+                                <pic:cNvPr id="461784520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215666102" name="Picture">
+                        <wp:docPr id="767023872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215666102" name="Picture"/>
+                                <pic:cNvPr id="767023872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269281043" name="Picture">
+                        <wp:docPr id="1437223195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269281043" name="Picture"/>
+                                <pic:cNvPr id="1437223195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052552462" name="Picture">
+                        <wp:docPr id="1604177082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052552462" name="Picture"/>
+                                <pic:cNvPr id="1604177082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1023374482" name="Picture">
+                        <wp:docPr id="997269156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1023374482" name="Picture"/>
+                                <pic:cNvPr id="997269156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471487949" name="Picture">
+                        <wp:docPr id="519649904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471487949" name="Picture"/>
+                                <pic:cNvPr id="519649904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65844731" name="Picture">
+                        <wp:docPr id="722625437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65844731" name="Picture"/>
+                                <pic:cNvPr id="722625437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13831,57 +13831,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="949509585" name="Picture">
+                        <wp:docPr id="1200661207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="949509585" name="Picture"/>
+                                <pic:cNvPr id="1200661207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14712,57 +14712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209607895" name="Picture">
+                  <wp:docPr id="976954714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209607895" name="Picture"/>
+                          <pic:cNvPr id="976954714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14801,57 +14801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941153717" name="Picture">
+                  <wp:docPr id="1118336582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941153717" name="Picture"/>
+                          <pic:cNvPr id="1118336582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15445,57 +15445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031510601" name="Picture">
+                  <wp:docPr id="1524646910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031510601" name="Picture"/>
+                          <pic:cNvPr id="1524646910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16673,57 +16673,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960924544" name="Picture">
+                  <wp:docPr id="14893967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960924544" name="Picture"/>
+                          <pic:cNvPr id="14893967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16776,57 +16776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562054711" name="Picture">
+                  <wp:docPr id="1152360359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562054711" name="Picture"/>
+                          <pic:cNvPr id="1152360359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18155,57 +18155,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597897767" name="Picture">
+                  <wp:docPr id="2011913617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597897767" name="Picture"/>
+                          <pic:cNvPr id="2011913617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19280,57 +19280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1575283415" name="Picture">
+                        <wp:docPr id="499443020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1575283415" name="Picture"/>
+                                <pic:cNvPr id="499443020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20633,57 +20633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645214234" name="Picture">
+                  <wp:docPr id="1726923635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645214234" name="Picture"/>
+                          <pic:cNvPr id="1726923635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20722,57 +20722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170471595" name="Picture">
+                  <wp:docPr id="1576740420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170471595" name="Picture"/>
+                          <pic:cNvPr id="1576740420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21366,57 +21366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057690262" name="Picture">
+                  <wp:docPr id="1739540018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057690262" name="Picture"/>
+                          <pic:cNvPr id="1739540018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22364,57 +22364,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065076688" name="Picture">
+                  <wp:docPr id="153621978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065076688" name="Picture"/>
+                          <pic:cNvPr id="153621978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22467,57 +22467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203902873" name="Picture">
+                  <wp:docPr id="898976747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203902873" name="Picture"/>
+                          <pic:cNvPr id="898976747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23848,57 +23848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633768002" name="Picture">
+                  <wp:docPr id="144614955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633768002" name="Picture"/>
+                          <pic:cNvPr id="144614955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25010,57 +25010,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480692837" name="Picture">
+                        <wp:docPr id="1166881339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480692837" name="Picture"/>
+                                <pic:cNvPr id="1166881339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25985,57 +25985,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651529929" name="Picture">
+                        <wp:docPr id="145911583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651529929" name="Picture"/>
+                                <pic:cNvPr id="145911583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27374,57 +27374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927529674" name="Picture">
+                  <wp:docPr id="604149976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927529674" name="Picture"/>
+                          <pic:cNvPr id="604149976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27463,57 +27463,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881220946" name="Picture">
+                  <wp:docPr id="1961228528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881220946" name="Picture"/>
+                          <pic:cNvPr id="1961228528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28107,57 +28107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410539540" name="Picture">
+                  <wp:docPr id="1912537937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410539540" name="Picture"/>
+                          <pic:cNvPr id="1912537937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29105,57 +29105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961198436" name="Picture">
+                  <wp:docPr id="276702865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961198436" name="Picture"/>
+                          <pic:cNvPr id="276702865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29208,57 +29208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329700013" name="Picture">
+                  <wp:docPr id="1993357363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329700013" name="Picture"/>
+                          <pic:cNvPr id="1993357363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30585,57 +30585,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093840834" name="Picture">
+                  <wp:docPr id="1135165709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093840834" name="Picture"/>
+                          <pic:cNvPr id="1135165709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31728,57 +31728,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073046135" name="Picture">
+                        <wp:docPr id="1062703288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073046135" name="Picture"/>
+                                <pic:cNvPr id="1062703288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33089,57 +33089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685838114" name="Picture">
+                  <wp:docPr id="922685302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685838114" name="Picture"/>
+                          <pic:cNvPr id="922685302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33178,57 +33178,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184179722" name="Picture">
+                  <wp:docPr id="2109485538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184179722" name="Picture"/>
+                          <pic:cNvPr id="2109485538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33822,57 +33822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606965111" name="Picture">
+                  <wp:docPr id="1543440978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606965111" name="Picture"/>
+                          <pic:cNvPr id="1543440978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34820,57 +34820,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17169435" name="Picture">
+                  <wp:docPr id="98143185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17169435" name="Picture"/>
+                          <pic:cNvPr id="98143185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34923,57 +34923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351222080" name="Picture">
+                  <wp:docPr id="1685983959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351222080" name="Picture"/>
+                          <pic:cNvPr id="1685983959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36300,57 +36300,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159071519" name="Picture">
+                  <wp:docPr id="1559484157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159071519" name="Picture"/>
+                          <pic:cNvPr id="1559484157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37443,57 +37443,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="650614364" name="Picture">
+                        <wp:docPr id="1870862958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="650614364" name="Picture"/>
+                                <pic:cNvPr id="1870862958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38832,57 +38832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523201676" name="Picture">
+                  <wp:docPr id="1773544363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523201676" name="Picture"/>
+                          <pic:cNvPr id="1773544363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38921,57 +38921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96500803" name="Picture">
+                  <wp:docPr id="504431769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96500803" name="Picture"/>
+                          <pic:cNvPr id="504431769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39565,57 +39565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438023297" name="Picture">
+                  <wp:docPr id="418938259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438023297" name="Picture"/>
+                          <pic:cNvPr id="418938259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40563,57 +40563,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644221139" name="Picture">
+                  <wp:docPr id="273201192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644221139" name="Picture"/>
+                          <pic:cNvPr id="273201192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40666,57 +40666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193854608" name="Picture">
+                  <wp:docPr id="1167249056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193854608" name="Picture"/>
+                          <pic:cNvPr id="1167249056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42042,57 +42042,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990506946" name="Picture">
+                  <wp:docPr id="191791348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990506946" name="Picture"/>
+                          <pic:cNvPr id="191791348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44315,57 +44315,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296133155" name="Picture">
+                  <wp:docPr id="554163785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296133155" name="Picture"/>
+                          <pic:cNvPr id="554163785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44404,57 +44404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381595364" name="Picture">
+                  <wp:docPr id="739727246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381595364" name="Picture"/>
+                          <pic:cNvPr id="739727246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45027,57 +45027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270828868" name="Picture">
+                  <wp:docPr id="1849558457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270828868" name="Picture"/>
+                          <pic:cNvPr id="1849558457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45944,57 +45944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020313308" name="Picture">
+                  <wp:docPr id="1809874073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020313308" name="Picture"/>
+                          <pic:cNvPr id="1809874073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46047,57 +46047,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795270806" name="Picture">
+                  <wp:docPr id="393878262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795270806" name="Picture"/>
+                          <pic:cNvPr id="393878262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47370,57 +47370,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353601281" name="Picture">
+                  <wp:docPr id="193703274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353601281" name="Picture"/>
+                          <pic:cNvPr id="193703274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48005,57 +48005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906827418" name="Picture">
+                  <wp:docPr id="1289861959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906827418" name="Picture"/>
+                          <pic:cNvPr id="1289861959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48076,57 +48076,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308021314" name="Picture">
+                  <wp:docPr id="108817895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308021314" name="Picture"/>
+                          <pic:cNvPr id="108817895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48490,57 +48490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582242354" name="Picture">
+                  <wp:docPr id="425376585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582242354" name="Picture"/>
+                          <pic:cNvPr id="425376585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>