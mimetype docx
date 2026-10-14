--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315008339" name="Picture">
+                  <wp:docPr id="408673149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315008339" name="Picture"/>
+                          <pic:cNvPr id="408673149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074232130" name="Picture">
+                  <wp:docPr id="252545560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074232130" name="Picture"/>
+                          <pic:cNvPr id="252545560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="584689553" name="Picture">
+                        <wp:docPr id="1090538630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="584689553" name="Picture"/>
+                                <pic:cNvPr id="1090538630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081167911" name="Picture">
+                  <wp:docPr id="481427043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081167911" name="Picture"/>
+                          <pic:cNvPr id="481427043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729514575" name="Picture">
+                  <wp:docPr id="617303673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729514575" name="Picture"/>
+                          <pic:cNvPr id="617303673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361279457" name="Picture">
+                  <wp:docPr id="568570263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361279457" name="Picture"/>
+                          <pic:cNvPr id="568570263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327288934" name="Picture">
+                  <wp:docPr id="590795389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327288934" name="Picture"/>
+                          <pic:cNvPr id="590795389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852030276" name="Picture">
+                  <wp:docPr id="2073504570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852030276" name="Picture"/>
+                          <pic:cNvPr id="2073504570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="796082591" name="Picture">
+                        <wp:docPr id="559252489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="796082591" name="Picture"/>
+                                <pic:cNvPr id="559252489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1313279228" name="Picture">
+                        <wp:docPr id="1671684847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1313279228" name="Picture"/>
+                                <pic:cNvPr id="1671684847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="286362229" name="Picture">
+                        <wp:docPr id="1460865546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="286362229" name="Picture"/>
+                                <pic:cNvPr id="1460865546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416628834" name="Picture">
+                        <wp:docPr id="1149939574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416628834" name="Picture"/>
+                                <pic:cNvPr id="1149939574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1516846119" name="Picture">
+                        <wp:docPr id="299219629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1516846119" name="Picture"/>
+                                <pic:cNvPr id="299219629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322682943" name="Picture">
+                        <wp:docPr id="430992812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322682943" name="Picture"/>
+                                <pic:cNvPr id="430992812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1926546682" name="Picture">
+                        <wp:docPr id="1950192714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1926546682" name="Picture"/>
+                                <pic:cNvPr id="1950192714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1179548741" name="Picture">
+                        <wp:docPr id="28972536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1179548741" name="Picture"/>
+                                <pic:cNvPr id="28972536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="505732313" name="Picture">
+                        <wp:docPr id="35190255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="505732313" name="Picture"/>
+                                <pic:cNvPr id="35190255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="919015319" name="Picture">
+                        <wp:docPr id="1130018207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="919015319" name="Picture"/>
+                                <pic:cNvPr id="1130018207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856165256" name="Picture">
+                        <wp:docPr id="295224785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856165256" name="Picture"/>
+                                <pic:cNvPr id="295224785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092249074" name="Picture">
+                        <wp:docPr id="661768342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092249074" name="Picture"/>
+                                <pic:cNvPr id="661768342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522229133" name="Picture">
+                        <wp:docPr id="128692322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522229133" name="Picture"/>
+                                <pic:cNvPr id="128692322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712920032" name="Picture">
+                        <wp:docPr id="85945111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712920032" name="Picture"/>
+                                <pic:cNvPr id="85945111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359062698" name="Picture">
+                        <wp:docPr id="1532908415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359062698" name="Picture"/>
+                                <pic:cNvPr id="1532908415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338493141" name="Picture">
+                  <wp:docPr id="1255852590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338493141" name="Picture"/>
+                          <pic:cNvPr id="1255852590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576592567" name="Picture">
+                  <wp:docPr id="135497092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576592567" name="Picture"/>
+                          <pic:cNvPr id="135497092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526729932" name="Picture">
+                  <wp:docPr id="363657451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526729932" name="Picture"/>
+                          <pic:cNvPr id="363657451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647363724" name="Picture">
+                  <wp:docPr id="60588539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647363724" name="Picture"/>
+                          <pic:cNvPr id="60588539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565195032" name="Picture">
+                  <wp:docPr id="12790833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565195032" name="Picture"/>
+                          <pic:cNvPr id="12790833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908665543" name="Picture">
+                  <wp:docPr id="568557080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908665543" name="Picture"/>
+                          <pic:cNvPr id="568557080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063623105" name="Picture">
+                        <wp:docPr id="97377169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063623105" name="Picture"/>
+                                <pic:cNvPr id="97377169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177304316" name="Picture">
+                  <wp:docPr id="1925208931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177304316" name="Picture"/>
+                          <pic:cNvPr id="1925208931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978140028" name="Picture">
+                  <wp:docPr id="257124022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978140028" name="Picture"/>
+                          <pic:cNvPr id="257124022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716531601" name="Picture">
+                  <wp:docPr id="1688806814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716531601" name="Picture"/>
+                          <pic:cNvPr id="1688806814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282551463" name="Picture">
+                  <wp:docPr id="1088971279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282551463" name="Picture"/>
+                          <pic:cNvPr id="1088971279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271535580" name="Picture">
+                  <wp:docPr id="1018242383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271535580" name="Picture"/>
+                          <pic:cNvPr id="1018242383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495223248" name="Picture">
+                  <wp:docPr id="1515743150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495223248" name="Picture"/>
+                          <pic:cNvPr id="1515743150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144577424" name="Picture">
+                        <wp:docPr id="722232859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144577424" name="Picture"/>
+                                <pic:cNvPr id="722232859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833460562" name="Picture">
+                  <wp:docPr id="846201283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833460562" name="Picture"/>
+                          <pic:cNvPr id="846201283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822737969" name="Picture">
+                  <wp:docPr id="1767028316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822737969" name="Picture"/>
+                          <pic:cNvPr id="1767028316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813001903" name="Picture">
+                  <wp:docPr id="183587603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813001903" name="Picture"/>
+                          <pic:cNvPr id="183587603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792527617" name="Picture">
+                  <wp:docPr id="1624418252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792527617" name="Picture"/>
+                          <pic:cNvPr id="1624418252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252726537" name="Picture">
+                  <wp:docPr id="274952803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252726537" name="Picture"/>
+                          <pic:cNvPr id="274952803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017458219" name="Picture">
+                  <wp:docPr id="378607464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017458219" name="Picture"/>
+                          <pic:cNvPr id="378607464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838566482" name="Picture">
+                        <wp:docPr id="1704055120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838566482" name="Picture"/>
+                                <pic:cNvPr id="1704055120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906156774" name="Picture">
+                  <wp:docPr id="2066067677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906156774" name="Picture"/>
+                          <pic:cNvPr id="2066067677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695747111" name="Picture">
+                  <wp:docPr id="846970653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695747111" name="Picture"/>
+                          <pic:cNvPr id="846970653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134720582" name="Picture">
+                  <wp:docPr id="2063575821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134720582" name="Picture"/>
+                          <pic:cNvPr id="2063575821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684587609" name="Picture">
+                  <wp:docPr id="1092985933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684587609" name="Picture"/>
+                          <pic:cNvPr id="1092985933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549935906" name="Picture">
+                  <wp:docPr id="1381886630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549935906" name="Picture"/>
+                          <pic:cNvPr id="1381886630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390747323" name="Picture">
+                  <wp:docPr id="805317403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390747323" name="Picture"/>
+                          <pic:cNvPr id="805317403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865715252" name="Picture">
+                        <wp:docPr id="299780833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865715252" name="Picture"/>
+                                <pic:cNvPr id="299780833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240667194" name="Picture">
+                  <wp:docPr id="548922162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240667194" name="Picture"/>
+                          <pic:cNvPr id="548922162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190628283" name="Picture">
+                  <wp:docPr id="47967876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190628283" name="Picture"/>
+                          <pic:cNvPr id="47967876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199799905" name="Picture">
+                  <wp:docPr id="1047991889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199799905" name="Picture"/>
+                          <pic:cNvPr id="1047991889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439322460" name="Picture">
+                  <wp:docPr id="719476944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439322460" name="Picture"/>
+                          <pic:cNvPr id="719476944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724603831" name="Picture">
+                  <wp:docPr id="336862449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724603831" name="Picture"/>
+                          <pic:cNvPr id="336862449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840623765" name="Picture">
+                  <wp:docPr id="544829507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840623765" name="Picture"/>
+                          <pic:cNvPr id="544829507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119304639" name="Picture">
+                  <wp:docPr id="348001065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119304639" name="Picture"/>
+                          <pic:cNvPr id="348001065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433332306" name="Picture">
+                  <wp:docPr id="2144248047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433332306" name="Picture"/>
+                          <pic:cNvPr id="2144248047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482985844" name="Picture">
+                  <wp:docPr id="700622490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482985844" name="Picture"/>
+                          <pic:cNvPr id="700622490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>