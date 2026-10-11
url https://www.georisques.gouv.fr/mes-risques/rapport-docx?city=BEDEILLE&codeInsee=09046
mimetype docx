--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356449945" name="Picture">
+                  <wp:docPr id="1958615743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356449945" name="Picture"/>
+                          <pic:cNvPr id="1958615743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470074158" name="Picture">
+                  <wp:docPr id="649250518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470074158" name="Picture"/>
+                          <pic:cNvPr id="649250518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995043941" name="Picture">
+                        <wp:docPr id="657139663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995043941" name="Picture"/>
+                                <pic:cNvPr id="657139663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286086830" name="Picture">
+                  <wp:docPr id="1810577678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286086830" name="Picture"/>
+                          <pic:cNvPr id="1810577678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6575463" name="Picture">
+                  <wp:docPr id="612736405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6575463" name="Picture"/>
+                          <pic:cNvPr id="612736405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294636228" name="Picture">
+                  <wp:docPr id="1723719865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294636228" name="Picture"/>
+                          <pic:cNvPr id="1723719865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952272212" name="Picture">
+                  <wp:docPr id="728003322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952272212" name="Picture"/>
+                          <pic:cNvPr id="728003322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495177892" name="Picture">
+                  <wp:docPr id="700938803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495177892" name="Picture"/>
+                          <pic:cNvPr id="700938803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954981188" name="Picture">
+                        <wp:docPr id="784630844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954981188" name="Picture"/>
+                                <pic:cNvPr id="784630844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1230511393" name="Picture">
+                        <wp:docPr id="2080636856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1230511393" name="Picture"/>
+                                <pic:cNvPr id="2080636856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2113529895" name="Picture">
+                        <wp:docPr id="1119108717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2113529895" name="Picture"/>
+                                <pic:cNvPr id="1119108717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487991654" name="Picture">
+                        <wp:docPr id="1188037675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487991654" name="Picture"/>
+                                <pic:cNvPr id="1188037675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="573062886" name="Picture">
+                        <wp:docPr id="613830915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="573062886" name="Picture"/>
+                                <pic:cNvPr id="613830915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673862162" name="Picture">
+                        <wp:docPr id="1557988735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673862162" name="Picture"/>
+                                <pic:cNvPr id="1557988735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262710363" name="Picture">
+                        <wp:docPr id="829380239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262710363" name="Picture"/>
+                                <pic:cNvPr id="829380239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341405294" name="Picture">
+                        <wp:docPr id="900554972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341405294" name="Picture"/>
+                                <pic:cNvPr id="900554972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1396075292" name="Picture">
+                        <wp:docPr id="1533660856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1396075292" name="Picture"/>
+                                <pic:cNvPr id="1533660856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360839148" name="Picture">
+                        <wp:docPr id="859087523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360839148" name="Picture"/>
+                                <pic:cNvPr id="859087523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683252798" name="Picture">
+                        <wp:docPr id="991215146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683252798" name="Picture"/>
+                                <pic:cNvPr id="991215146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650197441" name="Picture">
+                        <wp:docPr id="432733275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650197441" name="Picture"/>
+                                <pic:cNvPr id="432733275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577649278" name="Picture">
+                        <wp:docPr id="1639806242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577649278" name="Picture"/>
+                                <pic:cNvPr id="1639806242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342439416" name="Picture">
+                        <wp:docPr id="933153415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342439416" name="Picture"/>
+                                <pic:cNvPr id="933153415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251268963" name="Picture">
+                        <wp:docPr id="1473912503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251268963" name="Picture"/>
+                                <pic:cNvPr id="1473912503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13520504" name="Picture">
+                  <wp:docPr id="1355116609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13520504" name="Picture"/>
+                          <pic:cNvPr id="1355116609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393593544" name="Picture">
+                  <wp:docPr id="1763578162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393593544" name="Picture"/>
+                          <pic:cNvPr id="1763578162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495990004" name="Picture">
+                  <wp:docPr id="228879548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495990004" name="Picture"/>
+                          <pic:cNvPr id="228879548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550914222" name="Picture">
+                  <wp:docPr id="520537816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550914222" name="Picture"/>
+                          <pic:cNvPr id="520537816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676024079" name="Picture">
+                  <wp:docPr id="1224261425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676024079" name="Picture"/>
+                          <pic:cNvPr id="1224261425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133734198" name="Picture">
+                  <wp:docPr id="865457938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133734198" name="Picture"/>
+                          <pic:cNvPr id="865457938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856732352" name="Picture">
+                        <wp:docPr id="1578203639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856732352" name="Picture"/>
+                                <pic:cNvPr id="1578203639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18523,57 +18523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331343827" name="Picture">
+                        <wp:docPr id="1072301090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331343827" name="Picture"/>
+                                <pic:cNvPr id="1072301090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19997,57 +19997,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017949987" name="Picture">
+                  <wp:docPr id="1948906657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017949987" name="Picture"/>
+                          <pic:cNvPr id="1948906657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20086,57 +20086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610664683" name="Picture">
+                  <wp:docPr id="370736954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610664683" name="Picture"/>
+                          <pic:cNvPr id="370736954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20730,57 +20730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208740555" name="Picture">
+                  <wp:docPr id="2033984207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208740555" name="Picture"/>
+                          <pic:cNvPr id="2033984207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21728,57 +21728,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629931284" name="Picture">
+                  <wp:docPr id="884894929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629931284" name="Picture"/>
+                          <pic:cNvPr id="884894929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21831,57 +21831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533682476" name="Picture">
+                  <wp:docPr id="310359021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533682476" name="Picture"/>
+                          <pic:cNvPr id="310359021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23212,57 +23212,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553969978" name="Picture">
+                  <wp:docPr id="323707594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553969978" name="Picture"/>
+                          <pic:cNvPr id="323707594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24374,57 +24374,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916936822" name="Picture">
+                        <wp:docPr id="1381346662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916936822" name="Picture"/>
+                                <pic:cNvPr id="1381346662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25349,57 +25349,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1216034578" name="Picture">
+                        <wp:docPr id="873249222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1216034578" name="Picture"/>
+                                <pic:cNvPr id="873249222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142141571" name="Picture">
+                  <wp:docPr id="1263340732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142141571" name="Picture"/>
+                          <pic:cNvPr id="1263340732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26827,57 +26827,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030676659" name="Picture">
+                  <wp:docPr id="346748401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030676659" name="Picture"/>
+                          <pic:cNvPr id="346748401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27471,57 +27471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327749185" name="Picture">
+                  <wp:docPr id="1287123421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327749185" name="Picture"/>
+                          <pic:cNvPr id="1287123421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28469,57 +28469,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838679057" name="Picture">
+                  <wp:docPr id="916920963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838679057" name="Picture"/>
+                          <pic:cNvPr id="916920963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28572,57 +28572,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451532512" name="Picture">
+                  <wp:docPr id="1375318141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451532512" name="Picture"/>
+                          <pic:cNvPr id="1375318141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29949,57 +29949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882462359" name="Picture">
+                  <wp:docPr id="1643627276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882462359" name="Picture"/>
+                          <pic:cNvPr id="1643627276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31092,57 +31092,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251367594" name="Picture">
+                        <wp:docPr id="963057471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251367594" name="Picture"/>
+                                <pic:cNvPr id="963057471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32453,57 +32453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439747535" name="Picture">
+                  <wp:docPr id="1716997308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439747535" name="Picture"/>
+                          <pic:cNvPr id="1716997308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32542,57 +32542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244528024" name="Picture">
+                  <wp:docPr id="341601332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244528024" name="Picture"/>
+                          <pic:cNvPr id="341601332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33186,57 +33186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502088853" name="Picture">
+                  <wp:docPr id="61100617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502088853" name="Picture"/>
+                          <pic:cNvPr id="61100617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34184,57 +34184,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207093794" name="Picture">
+                  <wp:docPr id="1375027215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207093794" name="Picture"/>
+                          <pic:cNvPr id="1375027215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34287,57 +34287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008720598" name="Picture">
+                  <wp:docPr id="943218761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008720598" name="Picture"/>
+                          <pic:cNvPr id="943218761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35666,57 +35666,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151035132" name="Picture">
+                  <wp:docPr id="54960849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151035132" name="Picture"/>
+                          <pic:cNvPr id="54960849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36800,57 +36800,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79336019" name="Picture">
+                        <wp:docPr id="923562549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79336019" name="Picture"/>
+                                <pic:cNvPr id="923562549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37825,57 +37825,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474314341" name="Picture">
+                        <wp:docPr id="1867978188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474314341" name="Picture"/>
+                                <pic:cNvPr id="1867978188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39297,57 +39297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119044288" name="Picture">
+                  <wp:docPr id="991842249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119044288" name="Picture"/>
+                          <pic:cNvPr id="991842249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39386,57 +39386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367506133" name="Picture">
+                  <wp:docPr id="1783903715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367506133" name="Picture"/>
+                          <pic:cNvPr id="1783903715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40030,57 +40030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926519780" name="Picture">
+                  <wp:docPr id="1504986284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926519780" name="Picture"/>
+                          <pic:cNvPr id="1504986284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41028,57 +41028,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084455928" name="Picture">
+                  <wp:docPr id="791812363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084455928" name="Picture"/>
+                          <pic:cNvPr id="791812363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41131,57 +41131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802045534" name="Picture">
+                  <wp:docPr id="1536618371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802045534" name="Picture"/>
+                          <pic:cNvPr id="1536618371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42508,57 +42508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160067991" name="Picture">
+                  <wp:docPr id="320567983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160067991" name="Picture"/>
+                          <pic:cNvPr id="320567983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43651,57 +43651,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002794745" name="Picture">
+                        <wp:docPr id="1957700064" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002794745" name="Picture"/>
+                                <pic:cNvPr id="1957700064" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44872,57 +44872,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758966603" name="Picture">
+                  <wp:docPr id="1018622939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758966603" name="Picture"/>
+                          <pic:cNvPr id="1018622939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44943,57 +44943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312034639" name="Picture">
+                  <wp:docPr id="680714576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312034639" name="Picture"/>
+                          <pic:cNvPr id="680714576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45357,57 +45357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938392663" name="Picture">
+                  <wp:docPr id="1127205198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938392663" name="Picture"/>
+                          <pic:cNvPr id="1127205198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>