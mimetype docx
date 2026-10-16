--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323319091" name="Picture">
+                  <wp:docPr id="310927872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323319091" name="Picture"/>
+                          <pic:cNvPr id="310927872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858528782" name="Picture">
+                  <wp:docPr id="120550016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858528782" name="Picture"/>
+                          <pic:cNvPr id="120550016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="473085448" name="Picture">
+                        <wp:docPr id="1921213253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="473085448" name="Picture"/>
+                                <pic:cNvPr id="1921213253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213293380" name="Picture">
+                  <wp:docPr id="378029662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213293380" name="Picture"/>
+                          <pic:cNvPr id="378029662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055806797" name="Picture">
+                  <wp:docPr id="1271388325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055806797" name="Picture"/>
+                          <pic:cNvPr id="1271388325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033155066" name="Picture">
+                  <wp:docPr id="1362715224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033155066" name="Picture"/>
+                          <pic:cNvPr id="1362715224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396612612" name="Picture">
+                  <wp:docPr id="179285738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396612612" name="Picture"/>
+                          <pic:cNvPr id="179285738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495931431" name="Picture">
+                  <wp:docPr id="664905788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495931431" name="Picture"/>
+                          <pic:cNvPr id="664905788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484493775" name="Picture">
+                        <wp:docPr id="1133853483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484493775" name="Picture"/>
+                                <pic:cNvPr id="1133853483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378334980" name="Picture">
+                        <wp:docPr id="392984884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378334980" name="Picture"/>
+                                <pic:cNvPr id="392984884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146967090" name="Picture">
+                        <wp:docPr id="470955698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146967090" name="Picture"/>
+                                <pic:cNvPr id="470955698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500480861" name="Picture">
+                        <wp:docPr id="1334820544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500480861" name="Picture"/>
+                                <pic:cNvPr id="1334820544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155212140" name="Picture">
+                        <wp:docPr id="1689818280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155212140" name="Picture"/>
+                                <pic:cNvPr id="1689818280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="39538777" name="Picture">
+                        <wp:docPr id="1503852642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="39538777" name="Picture"/>
+                                <pic:cNvPr id="1503852642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581502967" name="Picture">
+                        <wp:docPr id="1313928191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581502967" name="Picture"/>
+                                <pic:cNvPr id="1313928191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662822436" name="Picture">
+                        <wp:docPr id="1716868730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662822436" name="Picture"/>
+                                <pic:cNvPr id="1716868730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368210412" name="Picture">
+                        <wp:docPr id="1523229108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368210412" name="Picture"/>
+                                <pic:cNvPr id="1523229108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538274305" name="Picture">
+                        <wp:docPr id="640630561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538274305" name="Picture"/>
+                                <pic:cNvPr id="640630561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590220734" name="Picture">
+                        <wp:docPr id="238795214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590220734" name="Picture"/>
+                                <pic:cNvPr id="238795214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419528069" name="Picture">
+                        <wp:docPr id="1111150524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419528069" name="Picture"/>
+                                <pic:cNvPr id="1111150524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205322865" name="Picture">
+                        <wp:docPr id="1549437563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205322865" name="Picture"/>
+                                <pic:cNvPr id="1549437563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821852520" name="Picture">
+                        <wp:docPr id="1165046537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821852520" name="Picture"/>
+                                <pic:cNvPr id="1165046537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356324400" name="Picture">
+                        <wp:docPr id="361933793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356324400" name="Picture"/>
+                                <pic:cNvPr id="361933793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848920911" name="Picture">
+                  <wp:docPr id="1625877657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848920911" name="Picture"/>
+                          <pic:cNvPr id="1625877657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872282598" name="Picture">
+                  <wp:docPr id="1502506865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872282598" name="Picture"/>
+                          <pic:cNvPr id="1502506865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762160270" name="Picture">
+                  <wp:docPr id="1883777898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762160270" name="Picture"/>
+                          <pic:cNvPr id="1883777898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132653253" name="Picture">
+                  <wp:docPr id="346489767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132653253" name="Picture"/>
+                          <pic:cNvPr id="346489767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549747232" name="Picture">
+                  <wp:docPr id="1533679875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549747232" name="Picture"/>
+                          <pic:cNvPr id="1533679875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620224354" name="Picture">
+                  <wp:docPr id="1013510125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620224354" name="Picture"/>
+                          <pic:cNvPr id="1013510125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725989411" name="Picture">
+                        <wp:docPr id="1402000750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725989411" name="Picture"/>
+                                <pic:cNvPr id="1402000750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482555200" name="Picture">
+                        <wp:docPr id="518489222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482555200" name="Picture"/>
+                                <pic:cNvPr id="518489222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867963579" name="Picture">
+                  <wp:docPr id="560101790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867963579" name="Picture"/>
+                          <pic:cNvPr id="560101790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707191094" name="Picture">
+                  <wp:docPr id="272033605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707191094" name="Picture"/>
+                          <pic:cNvPr id="272033605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801810439" name="Picture">
+                  <wp:docPr id="852988529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801810439" name="Picture"/>
+                          <pic:cNvPr id="852988529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010606492" name="Picture">
+                  <wp:docPr id="1648132789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010606492" name="Picture"/>
+                          <pic:cNvPr id="1648132789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492752480" name="Picture">
+                  <wp:docPr id="607502261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492752480" name="Picture"/>
+                          <pic:cNvPr id="607502261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234326396" name="Picture">
+                  <wp:docPr id="1636067265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234326396" name="Picture"/>
+                          <pic:cNvPr id="1636067265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556192681" name="Picture">
+                        <wp:docPr id="806272732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556192681" name="Picture"/>
+                                <pic:cNvPr id="806272732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19380545" name="Picture">
+                  <wp:docPr id="119825553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19380545" name="Picture"/>
+                          <pic:cNvPr id="119825553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895302673" name="Picture">
+                  <wp:docPr id="344656399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895302673" name="Picture"/>
+                          <pic:cNvPr id="344656399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002112035" name="Picture">
+                  <wp:docPr id="794697990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002112035" name="Picture"/>
+                          <pic:cNvPr id="794697990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080414725" name="Picture">
+                  <wp:docPr id="1758519634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080414725" name="Picture"/>
+                          <pic:cNvPr id="1758519634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856932962" name="Picture">
+                  <wp:docPr id="462428745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856932962" name="Picture"/>
+                          <pic:cNvPr id="462428745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445318669" name="Picture">
+                  <wp:docPr id="97145076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445318669" name="Picture"/>
+                          <pic:cNvPr id="97145076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32087,57 +32087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001306695" name="Picture">
+                  <wp:docPr id="1237180546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001306695" name="Picture"/>
+                          <pic:cNvPr id="1237180546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140039815" name="Picture">
+                  <wp:docPr id="505894065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140039815" name="Picture"/>
+                          <pic:cNvPr id="505894065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32820,57 +32820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461418733" name="Picture">
+                  <wp:docPr id="439531203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461418733" name="Picture"/>
+                          <pic:cNvPr id="439531203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33818,57 +33818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851208418" name="Picture">
+                  <wp:docPr id="89377185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851208418" name="Picture"/>
+                          <pic:cNvPr id="89377185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33921,57 +33921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819189196" name="Picture">
+                  <wp:docPr id="652677237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819189196" name="Picture"/>
+                          <pic:cNvPr id="652677237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35298,57 +35298,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239779792" name="Picture">
+                  <wp:docPr id="925099575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239779792" name="Picture"/>
+                          <pic:cNvPr id="925099575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36441,57 +36441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526250603" name="Picture">
+                        <wp:docPr id="93988680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526250603" name="Picture"/>
+                                <pic:cNvPr id="93988680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37802,57 +37802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26684635" name="Picture">
+                  <wp:docPr id="757103506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26684635" name="Picture"/>
+                          <pic:cNvPr id="757103506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792434415" name="Picture">
+                  <wp:docPr id="1299782644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792434415" name="Picture"/>
+                          <pic:cNvPr id="1299782644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38535,57 +38535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297864926" name="Picture">
+                  <wp:docPr id="1005715802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297864926" name="Picture"/>
+                          <pic:cNvPr id="1005715802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39533,57 +39533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473582975" name="Picture">
+                  <wp:docPr id="913532308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473582975" name="Picture"/>
+                          <pic:cNvPr id="913532308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39636,57 +39636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842839497" name="Picture">
+                  <wp:docPr id="1677032912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842839497" name="Picture"/>
+                          <pic:cNvPr id="1677032912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41013,57 +41013,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565587332" name="Picture">
+                  <wp:docPr id="1672546852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565587332" name="Picture"/>
+                          <pic:cNvPr id="1672546852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42156,57 +42156,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305790513" name="Picture">
+                        <wp:docPr id="1525705936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305790513" name="Picture"/>
+                                <pic:cNvPr id="1525705936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43427,57 +43427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015640679" name="Picture">
+                  <wp:docPr id="580148444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015640679" name="Picture"/>
+                          <pic:cNvPr id="580148444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43507,57 +43507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626837260" name="Picture">
+                  <wp:docPr id="1929051257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626837260" name="Picture"/>
+                          <pic:cNvPr id="1929051257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43986,57 +43986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699851317" name="Picture">
+                  <wp:docPr id="1079000483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699851317" name="Picture"/>
+                          <pic:cNvPr id="1079000483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45840,57 +45840,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299211563" name="Picture">
+                  <wp:docPr id="392950333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299211563" name="Picture"/>
+                          <pic:cNvPr id="392950333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45911,57 +45911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249020206" name="Picture">
+                  <wp:docPr id="844619165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249020206" name="Picture"/>
+                          <pic:cNvPr id="844619165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46325,57 +46325,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720683205" name="Picture">
+                  <wp:docPr id="1940603729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720683205" name="Picture"/>
+                          <pic:cNvPr id="1940603729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>