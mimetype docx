--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846277530" name="Picture">
+                  <wp:docPr id="1385413618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846277530" name="Picture"/>
+                          <pic:cNvPr id="1385413618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398073783" name="Picture">
+                  <wp:docPr id="538679890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398073783" name="Picture"/>
+                          <pic:cNvPr id="538679890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955396" name="Picture">
+                        <wp:docPr id="1293378430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955396" name="Picture"/>
+                                <pic:cNvPr id="1293378430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321022638" name="Picture">
+                  <wp:docPr id="1513073716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321022638" name="Picture"/>
+                          <pic:cNvPr id="1513073716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886862507" name="Picture">
+                  <wp:docPr id="1014220428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886862507" name="Picture"/>
+                          <pic:cNvPr id="1014220428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19707320" name="Picture">
+                  <wp:docPr id="379548559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19707320" name="Picture"/>
+                          <pic:cNvPr id="379548559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805513817" name="Picture">
+                  <wp:docPr id="1519237102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805513817" name="Picture"/>
+                          <pic:cNvPr id="1519237102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236641329" name="Picture">
+                  <wp:docPr id="2092838093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236641329" name="Picture"/>
+                          <pic:cNvPr id="2092838093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="292482756" name="Picture">
+                        <wp:docPr id="1894355692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="292482756" name="Picture"/>
+                                <pic:cNvPr id="1894355692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1679345977" name="Picture">
+                        <wp:docPr id="1740005978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1679345977" name="Picture"/>
+                                <pic:cNvPr id="1740005978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72130497" name="Picture">
+                        <wp:docPr id="213692463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72130497" name="Picture"/>
+                                <pic:cNvPr id="213692463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482739112" name="Picture">
+                        <wp:docPr id="701428829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482739112" name="Picture"/>
+                                <pic:cNvPr id="701428829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105562329" name="Picture">
+                        <wp:docPr id="1423247395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105562329" name="Picture"/>
+                                <pic:cNvPr id="1423247395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603401933" name="Picture">
+                        <wp:docPr id="1837144416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603401933" name="Picture"/>
+                                <pic:cNvPr id="1837144416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945977419" name="Picture">
+                        <wp:docPr id="1950158243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945977419" name="Picture"/>
+                                <pic:cNvPr id="1950158243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072156597" name="Picture">
+                        <wp:docPr id="644247909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072156597" name="Picture"/>
+                                <pic:cNvPr id="644247909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567438501" name="Picture">
+                        <wp:docPr id="403997725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567438501" name="Picture"/>
+                                <pic:cNvPr id="403997725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335929365" name="Picture">
+                        <wp:docPr id="2140210781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335929365" name="Picture"/>
+                                <pic:cNvPr id="2140210781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659595805" name="Picture">
+                        <wp:docPr id="656913812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659595805" name="Picture"/>
+                                <pic:cNvPr id="656913812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019362956" name="Picture">
+                        <wp:docPr id="1920682245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019362956" name="Picture"/>
+                                <pic:cNvPr id="1920682245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095000811" name="Picture">
+                        <wp:docPr id="342591861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095000811" name="Picture"/>
+                                <pic:cNvPr id="342591861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1936284331" name="Picture">
+                        <wp:docPr id="617859401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1936284331" name="Picture"/>
+                                <pic:cNvPr id="617859401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287474307" name="Picture">
+                        <wp:docPr id="56120721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287474307" name="Picture"/>
+                                <pic:cNvPr id="56120721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167349970" name="Picture">
+                  <wp:docPr id="1743885606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167349970" name="Picture"/>
+                          <pic:cNvPr id="1743885606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429488933" name="Picture">
+                  <wp:docPr id="1972377253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429488933" name="Picture"/>
+                          <pic:cNvPr id="1972377253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674904581" name="Picture">
+                  <wp:docPr id="2039930632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674904581" name="Picture"/>
+                          <pic:cNvPr id="2039930632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127036065" name="Picture">
+                  <wp:docPr id="1798575788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127036065" name="Picture"/>
+                          <pic:cNvPr id="1798575788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482577492" name="Picture">
+                  <wp:docPr id="1673356190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482577492" name="Picture"/>
+                          <pic:cNvPr id="1673356190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148474045" name="Picture">
+                  <wp:docPr id="1455310852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148474045" name="Picture"/>
+                          <pic:cNvPr id="1455310852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532173938" name="Picture">
+                        <wp:docPr id="426371703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532173938" name="Picture"/>
+                                <pic:cNvPr id="426371703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134037998" name="Picture">
+                        <wp:docPr id="1531717414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134037998" name="Picture"/>
+                                <pic:cNvPr id="1531717414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559422412" name="Picture">
+                  <wp:docPr id="507366436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559422412" name="Picture"/>
+                          <pic:cNvPr id="507366436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851060710" name="Picture">
+                  <wp:docPr id="1660744091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851060710" name="Picture"/>
+                          <pic:cNvPr id="1660744091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829785785" name="Picture">
+                  <wp:docPr id="1479778293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829785785" name="Picture"/>
+                          <pic:cNvPr id="1479778293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38095111" name="Picture">
+                  <wp:docPr id="1085142088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38095111" name="Picture"/>
+                          <pic:cNvPr id="1085142088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482744057" name="Picture">
+                  <wp:docPr id="1283514497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482744057" name="Picture"/>
+                          <pic:cNvPr id="1283514497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130475381" name="Picture">
+                  <wp:docPr id="1496681928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130475381" name="Picture"/>
+                          <pic:cNvPr id="1496681928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1968030344" name="Picture">
+                        <wp:docPr id="1704115661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1968030344" name="Picture"/>
+                                <pic:cNvPr id="1704115661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1418422211" name="Picture">
+                        <wp:docPr id="48197194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1418422211" name="Picture"/>
+                                <pic:cNvPr id="48197194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26891,57 +26891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338619480" name="Picture">
+                  <wp:docPr id="1918093065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338619480" name="Picture"/>
+                          <pic:cNvPr id="1918093065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26980,57 +26980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984573371" name="Picture">
+                  <wp:docPr id="52767182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984573371" name="Picture"/>
+                          <pic:cNvPr id="52767182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27624,57 +27624,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606158257" name="Picture">
+                  <wp:docPr id="98635737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606158257" name="Picture"/>
+                          <pic:cNvPr id="98635737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28622,57 +28622,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255496360" name="Picture">
+                  <wp:docPr id="1734659881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255496360" name="Picture"/>
+                          <pic:cNvPr id="1734659881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28725,57 +28725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698045767" name="Picture">
+                  <wp:docPr id="2065339689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698045767" name="Picture"/>
+                          <pic:cNvPr id="2065339689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30102,57 +30102,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572993048" name="Picture">
+                  <wp:docPr id="1725368384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572993048" name="Picture"/>
+                          <pic:cNvPr id="1725368384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31245,57 +31245,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958558998" name="Picture">
+                        <wp:docPr id="1773337587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958558998" name="Picture"/>
+                                <pic:cNvPr id="1773337587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32606,57 +32606,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810976018" name="Picture">
+                  <wp:docPr id="930708365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810976018" name="Picture"/>
+                          <pic:cNvPr id="930708365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32695,57 +32695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480409097" name="Picture">
+                  <wp:docPr id="628326150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480409097" name="Picture"/>
+                          <pic:cNvPr id="628326150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238670885" name="Picture">
+                  <wp:docPr id="1654682929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238670885" name="Picture"/>
+                          <pic:cNvPr id="1654682929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34337,57 +34337,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579671863" name="Picture">
+                  <wp:docPr id="943464818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579671863" name="Picture"/>
+                          <pic:cNvPr id="943464818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34440,57 +34440,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399884264" name="Picture">
+                  <wp:docPr id="683778615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399884264" name="Picture"/>
+                          <pic:cNvPr id="683778615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35819,57 +35819,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052769865" name="Picture">
+                  <wp:docPr id="898246401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052769865" name="Picture"/>
+                          <pic:cNvPr id="898246401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36953,57 +36953,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655763544" name="Picture">
+                        <wp:docPr id="1565671243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655763544" name="Picture"/>
+                                <pic:cNvPr id="1565671243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37978,57 +37978,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618609702" name="Picture">
+                        <wp:docPr id="1929016039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618609702" name="Picture"/>
+                                <pic:cNvPr id="1929016039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39450,57 +39450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991812761" name="Picture">
+                  <wp:docPr id="1042199444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991812761" name="Picture"/>
+                          <pic:cNvPr id="1042199444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39539,57 +39539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747420433" name="Picture">
+                  <wp:docPr id="583548761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747420433" name="Picture"/>
+                          <pic:cNvPr id="583548761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40183,57 +40183,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901732408" name="Picture">
+                  <wp:docPr id="879040103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901732408" name="Picture"/>
+                          <pic:cNvPr id="879040103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41181,57 +41181,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158148865" name="Picture">
+                  <wp:docPr id="2100598167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158148865" name="Picture"/>
+                          <pic:cNvPr id="2100598167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41284,57 +41284,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559328270" name="Picture">
+                  <wp:docPr id="1842538995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559328270" name="Picture"/>
+                          <pic:cNvPr id="1842538995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42661,57 +42661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136020995" name="Picture">
+                  <wp:docPr id="1068701085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136020995" name="Picture"/>
+                          <pic:cNvPr id="1068701085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43804,57 +43804,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893987192" name="Picture">
+                        <wp:docPr id="890139788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893987192" name="Picture"/>
+                                <pic:cNvPr id="890139788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149153156" name="Picture">
+                  <wp:docPr id="313950285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149153156" name="Picture"/>
+                          <pic:cNvPr id="313950285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45096,57 +45096,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914211384" name="Picture">
+                  <wp:docPr id="1895241540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914211384" name="Picture"/>
+                          <pic:cNvPr id="1895241540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45510,57 +45510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733918747" name="Picture">
+                  <wp:docPr id="709893960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733918747" name="Picture"/>
+                          <pic:cNvPr id="709893960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>