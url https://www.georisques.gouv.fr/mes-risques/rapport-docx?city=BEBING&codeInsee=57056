--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339353085" name="Picture">
+                  <wp:docPr id="1848336696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339353085" name="Picture"/>
+                          <pic:cNvPr id="1848336696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878033428" name="Picture">
+                  <wp:docPr id="10432371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878033428" name="Picture"/>
+                          <pic:cNvPr id="10432371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424030194" name="Picture">
+                        <wp:docPr id="1754912260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424030194" name="Picture"/>
+                                <pic:cNvPr id="1754912260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450553420" name="Picture">
+                  <wp:docPr id="1394819442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450553420" name="Picture"/>
+                          <pic:cNvPr id="1394819442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934919820" name="Picture">
+                  <wp:docPr id="336251656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934919820" name="Picture"/>
+                          <pic:cNvPr id="336251656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63413829" name="Picture">
+                  <wp:docPr id="1435907515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63413829" name="Picture"/>
+                          <pic:cNvPr id="1435907515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597485616" name="Picture">
+                  <wp:docPr id="1720722690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597485616" name="Picture"/>
+                          <pic:cNvPr id="1720722690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177618055" name="Picture">
+                  <wp:docPr id="1460783199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177618055" name="Picture"/>
+                          <pic:cNvPr id="1460783199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885184214" name="Picture">
+                        <wp:docPr id="568924245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885184214" name="Picture"/>
+                                <pic:cNvPr id="568924245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783367457" name="Picture">
+                        <wp:docPr id="1265745582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783367457" name="Picture"/>
+                                <pic:cNvPr id="1265745582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423798630" name="Picture">
+                        <wp:docPr id="667588280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423798630" name="Picture"/>
+                                <pic:cNvPr id="667588280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907633391" name="Picture">
+                        <wp:docPr id="488028483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907633391" name="Picture"/>
+                                <pic:cNvPr id="488028483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1024296933" name="Picture">
+                        <wp:docPr id="467039400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1024296933" name="Picture"/>
+                                <pic:cNvPr id="467039400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="352925174" name="Picture">
+                        <wp:docPr id="1614698049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="352925174" name="Picture"/>
+                                <pic:cNvPr id="1614698049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1481487516" name="Picture">
+                        <wp:docPr id="827863775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1481487516" name="Picture"/>
+                                <pic:cNvPr id="827863775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257195452" name="Picture">
+                        <wp:docPr id="53735168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257195452" name="Picture"/>
+                                <pic:cNvPr id="53735168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898935261" name="Picture">
+                        <wp:docPr id="1305160618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898935261" name="Picture"/>
+                                <pic:cNvPr id="1305160618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2063343682" name="Picture">
+                        <wp:docPr id="1867384992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2063343682" name="Picture"/>
+                                <pic:cNvPr id="1867384992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1581355198" name="Picture">
+                        <wp:docPr id="850852527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1581355198" name="Picture"/>
+                                <pic:cNvPr id="850852527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1151453239" name="Picture">
+                        <wp:docPr id="1860710394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1151453239" name="Picture"/>
+                                <pic:cNvPr id="1860710394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544767991" name="Picture">
+                        <wp:docPr id="1452272983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544767991" name="Picture"/>
+                                <pic:cNvPr id="1452272983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390156796" name="Picture">
+                        <wp:docPr id="1449682671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390156796" name="Picture"/>
+                                <pic:cNvPr id="1449682671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355618127" name="Picture">
+                        <wp:docPr id="1052502092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355618127" name="Picture"/>
+                                <pic:cNvPr id="1052502092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428507605" name="Picture">
+                  <wp:docPr id="1180538028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428507605" name="Picture"/>
+                          <pic:cNvPr id="1180538028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473745076" name="Picture">
+                  <wp:docPr id="1909435548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473745076" name="Picture"/>
+                          <pic:cNvPr id="1909435548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953290087" name="Picture">
+                  <wp:docPr id="1072787509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953290087" name="Picture"/>
+                          <pic:cNvPr id="1072787509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589183714" name="Picture">
+                  <wp:docPr id="1447784577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589183714" name="Picture"/>
+                          <pic:cNvPr id="1447784577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808289898" name="Picture">
+                  <wp:docPr id="2003253643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808289898" name="Picture"/>
+                          <pic:cNvPr id="2003253643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711422176" name="Picture">
+                  <wp:docPr id="990301224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711422176" name="Picture"/>
+                          <pic:cNvPr id="990301224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="766433085" name="Picture">
+                        <wp:docPr id="1998507992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="766433085" name="Picture"/>
+                                <pic:cNvPr id="1998507992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932139595" name="Picture">
+                        <wp:docPr id="8745577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932139595" name="Picture"/>
+                                <pic:cNvPr id="8745577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886431328" name="Picture">
+                  <wp:docPr id="1880632304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886431328" name="Picture"/>
+                          <pic:cNvPr id="1880632304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495839542" name="Picture">
+                  <wp:docPr id="172714023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495839542" name="Picture"/>
+                          <pic:cNvPr id="172714023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059613212" name="Picture">
+                  <wp:docPr id="569787709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059613212" name="Picture"/>
+                          <pic:cNvPr id="569787709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947490026" name="Picture">
+                  <wp:docPr id="949980859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947490026" name="Picture"/>
+                          <pic:cNvPr id="949980859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931860423" name="Picture">
+                  <wp:docPr id="936535990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931860423" name="Picture"/>
+                          <pic:cNvPr id="936535990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709176906" name="Picture">
+                  <wp:docPr id="437434725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709176906" name="Picture"/>
+                          <pic:cNvPr id="437434725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924628554" name="Picture">
+                        <wp:docPr id="1415304667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924628554" name="Picture"/>
+                                <pic:cNvPr id="1415304667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="59566705" name="Picture">
+                        <wp:docPr id="1996653928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="59566705" name="Picture"/>
+                                <pic:cNvPr id="1996653928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26921,57 +26921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595654732" name="Picture">
+                  <wp:docPr id="1762954822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595654732" name="Picture"/>
+                          <pic:cNvPr id="1762954822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27010,57 +27010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123685666" name="Picture">
+                  <wp:docPr id="1449824373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123685666" name="Picture"/>
+                          <pic:cNvPr id="1449824373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27699,57 +27699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443486060" name="Picture">
+                  <wp:docPr id="1561240354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443486060" name="Picture"/>
+                          <pic:cNvPr id="1561240354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28787,57 +28787,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395363657" name="Picture">
+                  <wp:docPr id="1348808002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395363657" name="Picture"/>
+                          <pic:cNvPr id="1348808002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28890,57 +28890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918541046" name="Picture">
+                  <wp:docPr id="1850180699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918541046" name="Picture"/>
+                          <pic:cNvPr id="1850180699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30363,57 +30363,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891298264" name="Picture">
+                  <wp:docPr id="963903075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891298264" name="Picture"/>
+                          <pic:cNvPr id="963903075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33099,57 +33099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882907195" name="Picture">
+                  <wp:docPr id="47132469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882907195" name="Picture"/>
+                          <pic:cNvPr id="47132469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33188,57 +33188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142956805" name="Picture">
+                  <wp:docPr id="610884073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142956805" name="Picture"/>
+                          <pic:cNvPr id="610884073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33868,57 +33868,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182494113" name="Picture">
+                  <wp:docPr id="1768065966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182494113" name="Picture"/>
+                          <pic:cNvPr id="1768065966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34929,57 +34929,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051926685" name="Picture">
+                  <wp:docPr id="1768892608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051926685" name="Picture"/>
+                          <pic:cNvPr id="1768892608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35032,57 +35032,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869077012" name="Picture">
+                  <wp:docPr id="174823259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869077012" name="Picture"/>
+                          <pic:cNvPr id="174823259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36490,57 +36490,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367646599" name="Picture">
+                  <wp:docPr id="1363868618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367646599" name="Picture"/>
+                          <pic:cNvPr id="1363868618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37687,57 +37687,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1506044390" name="Picture">
+                        <wp:docPr id="1536048565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1506044390" name="Picture"/>
+                                <pic:cNvPr id="1536048565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39857,57 +39857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044065539" name="Picture">
+                  <wp:docPr id="826435366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044065539" name="Picture"/>
+                          <pic:cNvPr id="826435366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39946,57 +39946,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209062750" name="Picture">
+                  <wp:docPr id="1337867972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209062750" name="Picture"/>
+                          <pic:cNvPr id="1337867972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40590,57 +40590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845225699" name="Picture">
+                  <wp:docPr id="1702351123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845225699" name="Picture"/>
+                          <pic:cNvPr id="1702351123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41588,57 +41588,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151745004" name="Picture">
+                  <wp:docPr id="451406123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151745004" name="Picture"/>
+                          <pic:cNvPr id="451406123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41691,57 +41691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875622600" name="Picture">
+                  <wp:docPr id="171260085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875622600" name="Picture"/>
+                          <pic:cNvPr id="171260085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43068,57 +43068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452309141" name="Picture">
+                  <wp:docPr id="212574259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452309141" name="Picture"/>
+                          <pic:cNvPr id="212574259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44211,57 +44211,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757381640" name="Picture">
+                        <wp:docPr id="771762307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757381640" name="Picture"/>
+                                <pic:cNvPr id="771762307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45482,57 +45482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186517732" name="Picture">
+                  <wp:docPr id="289211686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186517732" name="Picture"/>
+                          <pic:cNvPr id="289211686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45562,57 +45562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116161722" name="Picture">
+                  <wp:docPr id="1554715756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116161722" name="Picture"/>
+                          <pic:cNvPr id="1554715756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46041,57 +46041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146050758" name="Picture">
+                  <wp:docPr id="1698258767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146050758" name="Picture"/>
+                          <pic:cNvPr id="1698258767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47636,57 +47636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40953623" name="Picture">
+                  <wp:docPr id="473439634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40953623" name="Picture"/>
+                          <pic:cNvPr id="473439634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47707,57 +47707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815707683" name="Picture">
+                  <wp:docPr id="414478861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815707683" name="Picture"/>
+                          <pic:cNvPr id="414478861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48121,57 +48121,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087889884" name="Picture">
+                  <wp:docPr id="936940915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087889884" name="Picture"/>
+                          <pic:cNvPr id="936940915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>